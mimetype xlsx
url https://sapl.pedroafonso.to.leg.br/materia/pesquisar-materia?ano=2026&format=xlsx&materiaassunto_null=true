--- v1 (2026-04-28)
+++ v2 (2026-09-11)
@@ -10,169 +10,326 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="397" uniqueCount="183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="862" uniqueCount="362">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
+    <t>Requerimentos - Ver. Agnaldo Lima</t>
+  </si>
+  <si>
+    <t>AGNALDO LIMA</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1668/requerimento_no_002_agnaldo_lima_sodre.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a realização de serviços de manutenção e recuperação das estradas vicinais da Região do Lajeadinho, nos limites da Vila Mata Verde.</t>
+  </si>
+  <si>
+    <t>Requerimentos - Ver. Antonio Neto</t>
+  </si>
+  <si>
+    <t>ANTONIO NETO</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1599/requerimento_no_002-2026_do_vereador_antonio_ferreira_de_almeida_neto.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, que seja realizada análise de viabilidade técnica para a construção de uma rampa de acesso às margens do Rio Sono, no Distrito de Porto Real (Anajanópolis), localizado a aproximadamente 60km do Município de Pedro Afonso - TO.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1622/requerimento_no003-2026_gb_antonio_ferreira_de_almeida_neto.pdf</t>
+  </si>
+  <si>
+    <t>Requerer ao Poder Executivo Municipal, que seja realizada uma análise de viabilidade para, atendimento ao pedido de transporte de areia para o Município de Santa Maria do -ТО, do Senhor Deusimar Milhomen eleitor e residente em de Pedro Afonso. TO</t>
+  </si>
+  <si>
     <t>Requerimentos - Ver. José de Ribamar</t>
   </si>
   <si>
     <t>JOSE DE RIBAMAR COELHO</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1547/requerimento_no001_do_vereador_jose_ribamar_coelho.pdf</t>
   </si>
   <si>
     <t>Requer a disponibilização de rolo compactador e caminhão-pipa para auxiliar nos serviços de terraplanagem destinados à construção de unidades habitacionais no município de Bom Jesus do Tocantins.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1548/requerimento_no02_vereador_jose_ribamar_coelho.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal, por intermédio da Secretaria Municipal competente, a construção e/ou recuperação de pontes na zona rural do município de Pedro Afonso - TO.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1558/requerimento_no03_vereador_coelho.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal que realize gestão junto ao 3° Batalhão de Polícia Militar de Pedro Afonso/TO para a realização de palestras educativas nas escolas, voltadas à conscientização de crianças sobre o uso seguro de bicicletas elétricas e os riscos no trânsito.</t>
   </si>
   <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1582/requerimento_n04_vereador__jose_de_ribamar_coelho_soares.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a realização de estudo de viabilidade técnica para a instalação de uma caixa d'água no ponto mais alto do Assentamento Cocal, com o objetivo de possibilitar a distribuição adequada de água para todas as famílias da localidade.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1604/requerimento_no05_vereador_jose_ribamar_coelho_soares.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a realização de gestões junto ao Comando do 3° Batalhão na Polícia Militar de Pedro Afonso - TO, visando o aumento do efetivo de policiais militares para atuação no município.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1624/requerimento_no06-2026_gb__jose_de_ribamar_coelho_s..pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a realização de obras de drenagem pluvial e pavimentação asfáltica da Rua Ribeirão, localizada no Setor Zacarias Campelo, neste município.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1625/requerimento_no07-2026_gb_jose_de_ribamar_coelho_s..pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a adoção das providências necessárias para a extensão da rede de abastecimento de água e da rede de energia elétrica para a Rua Ribeirão, localizada no Setor Zacarias Campelo, bem como que sejam realizadas tratativas junto ao SISAPA para que as faturas de água sejam entregues diretamente nas residências dos moradores da referida via.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1657/requerimento__no_09.2026_vereador_jose_de_ribamar_coelho_soares_0001.pdf</t>
+  </si>
+  <si>
+    <t>Requerer ao Poder Executivo Municipal, a recuperação das estradas vicinais das comunidades de Porto Real, Rio Negro e Agrovila, localizadas no município de Pedro Afonso/TO.</t>
+  </si>
+  <si>
+    <t>Requerimentos - Ver. Lili Benício</t>
+  </si>
+  <si>
+    <t>LILI BENÍCIO</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1603/requerimento_no001_vereadora_lili_pereira_benicio_dos_santos.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, que seja analisada a viabilidade técnica e orçamentária para a retirada do muro que circunda o Estádio Municipal Ricardo Alves de Carvalho - Ricardão, localizado no Setor Aeroporto II, com sua substituição por alambrado.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1638/requerimento_no_002-2026_vereadora_lili.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Legislativo Municipal a realização de Sessão Solene em homenagem ao trigésimo ano de implantação do PROCEDER III, ao município de Pedro Afonso.</t>
+  </si>
+  <si>
     <t>Requerimentos - Ver. Mirneuton Soares</t>
   </si>
   <si>
     <t>MIRNEUTON SOARES</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1544/requerimento_no_002_vereador_mirneuto___aprovado_no_juridico.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal, por meio da Secretaria Municipal competente, a realização de serviços de terraplanagem nas ruas do setor Canadá, no município de Pedro Afonso - TO.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1549/requerimento_n03_vereador_mirneuton...pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal que, por meio da Secretaria competente, realize gestão junto ao Governo do Estado, bem como a elaboração de estudo técnico de viabilidade para a construção de rotatória na Rodovia Federal BR-235, no trecho que especifica.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1563/mirneuton_soares.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal que, viabilize a realização de estudo técnico com a finalidade de promover a abertura e o alargamento da via comercial localizada no Setor Canavieiras, situada ao lado da rodovia TO-010, que percorre todo o setor e dá acesso ao Setor Canadá.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1562/mirneuton_soares...pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal que, determine aos setores responsáveis pela manutenção da iluminação pública que atuem com maior agilidade e rapidez na substituição de lâmpadas queimadas nos postes do Município.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1561/mirneuton_soares_...pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal, o envio de máquinas e equipe responsável para realização de serviços de limpeza e recolhimento de lixo na entrada do Distrito da Agrovila, local que dá acesso à comunidade.</t>
   </si>
   <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1592/requerimento_no008.2026_vereador_mirneuton.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, por meio da Secretaria competente, a regulamentação, limpeza, adequação e revitalização do Cemitério da Vila Mata Verde, localizado às margens da TO-010.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1593/requerimento_no009.2026_vereador_mirneuton.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, por meio da Secretaria competente, que seja realizado o ordenamento e fechamento completo das grades de proteção dos lagos localizados na Praça da Lagoa da Cruz.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1601/requerimento_no_010_vereador_mirneuton_soares_dias.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a extensão da rede de abastecimento de água proveniente da caixa d'água instalada nas proximidades da Fazenda Cocal para atender as demais residências da região que ainda necessitam do fornecimento de água.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1606/requerimento_no011_vereador_mirneuton_soares_dias.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal que sejam realizadas gestões e estudos técnicos visando verificar o nível da água do Rio Tocantins, bem como a adoção de medidas necessárias para manter o nível adequado das águas nas margens, de forma a evitar prejuízos à temporada de praia.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1619/requerimento_no_012-2026_gb_mirneuton_soares_dias.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a realização urgente de serviços de iluminação pública na rampa do Pedro Pavio, localizada às margens do Rio Tocantins.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1620/requerimento_no_013-2026_gb_mirneuton_soares_dias.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a instalação de placas de advertência e sinalização de trânsito nas imediações do Posto Pedro Afonso, especialmente ao redor da rotatória localizada no acesso ao Setor Aeroporto, à rodovia que dá acesso ao município de Bom Jesus do Tocantins e à entrada da cidade de Pedro Afonso, informando a proibição de estacionamento no local.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1628/requerimento_no014-2026_gb_mirneuton_soares_dias.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal que realize gestões junto ao Departamento Nacional de Infraestrutura de Transportes - DNIT, visando à liberação da passagem de veículos funerários transportando corpos pela ponte sobre o Rio Tocantins, em Pedro Afonso – TO, e, caso não seja possível a adoção dessa medida, que seja garantida prioridade na travessia pelas balsas aos veículos funerários em serviço.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1621/requerimento_no_015-2026_gb-_mirneuton_soares_dias.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal que realize gestões junto aos órgãos competentes e às instituições bancárias para a realização de audiência pública, com o objetivo de discutir alternativas que permitam aos aposentados, pensionistas e demais beneficiários receberem e sacarem seus benefícios no_x000D_
+município de Pedro Afonso – TО.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1664/requerimento_no_016_mirneuton_0001.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal o aterramento de área para estacionamento de veículos, localizada ao lado esquerdo da TO-010, em frente à Panificadora São Lucas, no Setor Canavieiras, em Pedro Afonso — TO.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1665/requerimento_no_017__mirneuton_0001.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a abertura de via de acesso entre os Setores Aeroporto ll e Castanheiras, com ligação à Rua 14, bem como a execução de aterro e instalação de manilhas na passagem do córrego, no trecho conhecido como antigo banho do Coch6, em Pedro Afonso — TO.</t>
+  </si>
+  <si>
     <t>Requerimentos - Ver. Marquim Catabriga</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1523/requerimento_n_001_gabinete_-_vereador_mineurto_soares.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal, por meio da Secretaria Municipal competente, a adoção de providências para proibir a entrada de veículos na bifurcação da Rua Benjamin Constant com a Avenida F, especialmente no trecho situado nas imediações da praça, mediante a devida implantação de sinalização e demais medidas de organização do tráfego.</t>
   </si>
   <si>
     <t>MARQUIM CATABRIGA</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1521/ccf24022026_0012_requerimento_protocolado_no_002-2026_vereador_antonio_marcos.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal a construção de quebra-molas nas ruas do Distrito de Anajanópolis - Porto Real, bem como a implantação de meio-fio nas vias antigas já asfaltadas.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1522/ccf25022026_0003_requerimento_no_003-2026.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal a implementação e a organização do serviço de coleta seletiva de lixo no Distrito de Anajanópolis - Porto Real, com a definição de cronograma regular de atendimento.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1551/requerimento_no_004-2026_-_retirada_ou_realocacao_de_placas_de_sinalizacao_bem_como_a_construcao_de_redutores_de_velocidade.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal a retirada ou realocação de placas de sinalização, bem como a construção de redutores de velocidade em vias de acesso ao Setor Canavieiras e ao Parque de Exposições.</t>
   </si>
   <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1590/requerimento_no005.2026_gb_do_vereador_antonio_marcos_camara_catabriga.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, por meio da Secretaria competente, que sejam adotadas as providências legais necessárias para a regularização e oficialização do Cemitério do Distrito da Agrovila Bom Tempo, bem como a realização de reforma e melhorias estruturais no local.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1591/requerimento_no006.2026_gb_do_vereador_antonio_marcos_camara_catabriga.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, por meio da Secretaria competente, o rebaixamento da rede de alta tensão para baixa tensão no Distrito da Agrovila Bom Tempo, com a finalidade de possibilitar a implantação e ampliação da iluminação pública nas áreas que atualmente se encontram sem iluminação.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1605/requerimento_no007_vereador_antonio_marcos.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a construção de quebra-molas na Avenida Agrícola, no acesso à Chácara Saint Patrick.</t>
+  </si>
+  <si>
     <t>Requerimentos - Ver. Pedro Vinicius</t>
   </si>
   <si>
     <t>PEDRO BELARMINO</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1499/requerimento_n_001-2026.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal, por meio da Secretaria Municipal competente, a realização de estudo técnico, econômico e social com finalidade de avaliar a viabilidade de implantação da Tarifa Social de Água, destinada as pessoas em situação de vulnerabilidade social, especialmente aquelas com renda familiar de até 01 (um) salário mínimo.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1500/requerimento_n_002-2026.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal, por meio da Secretaria Municipal competente, a disponibilização de uma ambulância de plantão para atendimento da comunidade do município de Pedro Afonso - TO, com funcionamento contínuo, bem como a criação e ampla divulgação de um canal de comunicação direto, com número de telefone disponível à população, para acionamento do referido serviço sempre que necessário.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1501/requerimento_n_003-2026.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal, por intermédio da Secretaria Municipal de Esporte, a disponibilização de espaço no Estádio Municipal Ricardo Alves de Carvalho (Ricardão), todas as sextas-feiras, no horário das 17h as 18h30.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1502/requerimento_n_004-2026.pdf</t>
@@ -229,249 +386,528 @@
     <t>Requer ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, que seja analisada a viabilidade técnica e orçamentária para recuperação de estrada vicinal na Comunidade do Bananal (Trecho da propriedade do Sr. Joel e vizinhos).</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1555/requerimento_no_015-2026_-_solicita_que_promova_o_reconhecimento_do_setor_canada_como_area_de_utilidade_publica.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal que promova o reconhecimento do Setor Canadá como área de utilidade pública, bem como adote as providências necessárias à sua regularização e à implementação de infraestrutura básica.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1564/pedro_vinicius_martins_belarmino.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal, por meio da Secretaria Municipal de Meio Ambiente e demais órgãos competentes, providências para a implantação de aterro sanitário no Município de Pedro Afonso - TO.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1575/requerimento_n017-2026__vereador_pedro_vinicius.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde e dos órgãos competentes, a adoção de medidas necessárias para a efetiva aplicação da Lei n° 005/98, de 22 de maio de 1998, que dispõe sobre o controle de populações animais e a prevenção de zoonoses no Município de Pedro Afonso - TO.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1576/requerimento_n018-2026__vereador_pedro_vinicius.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal que realize gestão junto ao Governo do Estado do Tocantins, com vistas à implantação de redutor de velocidade (quebra-molas) na rodovia TO-010, no trecho que dá acesso ao setor Canavieiras, logo após a rotatória, quase em frente ao ponto de ônibus popularmente conhecido como "Ponto da Chapa".</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1585/requerimento_n019_vereador_pedro_vinicius_martins_belarmino.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, em reforço ao pedido do Vereador Mirneuton, o envio de máquinas e equipe para realização de serviços de limpeza e recolhimento de lixo na entrada do Distrito da Agrovila.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1594/requerimento_no020.2026_gb_do_vereador_pedro_viniciusa_martins_belarmino.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal e ao SISAPA a realização de estudo técnico e a adoção de medidas administrativas e normativas para vincular os débitos de água ao CPF do usuário responsável, e não ao imóvel.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1589/requerimento_no_021_.2026_gb_do_vereador_pedro_vinicius_martins_belarmino.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, a realização de ações para captura e controle de caramujos, em razão do risco de transmissão de doenças, especialmente no período chuvoso.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1618/requerimento_n022_vereador_pedro_vinicius_martins_berlamino.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, por meio da secretaria competente, a realização de estudo técnico de viabilidade para a construção da Praça Pública de Lazer "Praça dos Autistas", no Município de Pedro Afonso.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1607/requerimento_no023_vereador_pedro_vinicius_martins_berlamino.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, por meio da Secretaria de Esporte, a reforma integral do Campo Society Domingos Santana de Oliveira.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1609/requerimentono_024.2026_gb_do_vereador_pedro_vinicius_martins_berlamino.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, a elaboração e decretação de Estado de Calamidade Pública no âmbito do Município de Pedro Afonso - TO, em razão da interdição total da ponte sobre o Rio Tocantins, localizada na BR-235/TO, que interliga o município de Pedro Afonso a diversas cidades da região.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1608/requerimento_no025-2026_vereador_pedro_vinicius_martins_belarmino.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a realização de serviços de limpeza pública no Distrito de Anajanópolis - Porto Real, bem como a reposição de lâmpadas queimadas da iluminação pública da localidade.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1602/requerimento_no_026_vereador_pedro_vininicius_martins_berlamino.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal que realize o cercamento do parquinho localizado na Avenida Mestre Bento, bem como promova estudos de viabilidade para a implantação de mão única no trecho compreendido entre o Posto Meneguetti e o Benfica Palace Hotel.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1639/requerimento-no027-2026_vereador_pedro_vinicius_martins_berlamino.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a realização de levantamento técnico, urbanístico e financeiro, bem como estudo de viabilidade para eventual aquisição de área com aproximadamente três alqueires, de propriedade do empresário Carlos Paraná, localizada nas proximidades da COAPA, após o Setor Canavieiras e das unidades habitacionais já implantadas pelo Município, visando à futura implementação de projetos habitacionais e à ampliação da oferta de moradias em Pedro Afonso -TO.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1643/requerimento_no028__vereador__pedro_vinicius_martins_berlamino_0001.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, a realização de estudo técnico de viabilidade para a construção e instalação de um ponto de ônibus com cobertura em frente á AABB, destinado a atender trabalhadores, estudantes e demais pessoas da comunidade que utilizam transporte coletivo.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1644/requerimento_de_voto_de_pesar_no_029.2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja consignado Voto de Pesar pelo falecimento do Senhor EMILIANO PEREIRA BOTELHO, ocorrido no dia 11 de agosto de 2026, manifestando solidariedade e sinceras condolências aos seus familiares e amigos.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1645/requerimento_no030_vereador__pedro_vinicius__0001.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal providências para a instalação de placas de identificação nas ruas e demais logradouros públicos oficialmente denominados por lei, bem como a comunicação dessas denominações aos órgãos, concessionárias e prestadores de serviços competentes, abrangendo_x000D_
+as leis já aprovadas e sancionadas e as que vierem a ser aprovadas.</t>
   </si>
   <si>
     <t>Requerimentos - Ver. Rômulo Soares</t>
   </si>
   <si>
     <t>ROMULO SOARES</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1542/requerimento_do_vereador_romulo_cesar_soares_de_carvalho.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal que seja incluída no cronograma de reforma de estradas vicinais do ano de 2026 a recuperação das estradas vicinais da região do Buqueirão, que atende aproximadamente 12 propriedades rurais, bem como a inclusão da estrada de acesso à Fazenda Grajal.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1545/requerimento_no03___romulo..pdf</t>
   </si>
   <si>
     <t>Requerimento n° 03/2026 (16/03/2026): Requer ao Poder Executivo Municipal que seja determinado a realização de estudo técnico, econômico e social, com a finalidade de avaliar a criação do cargo específico de coveiro (sepultador) destinado ao cemitério municipal de Pedro Afonso - TO._x000D_
 Requerimento n° 03/2026 (30/03/2026): Requer ao Poder Executivo Municipal a adoção de providências para a realização de concurso público no âmbito do município, em consonância com a Indicação n° 002/2025, de autoria do Vereador Pedro Belarmino.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1565/vereador_romulo_soares.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal que seja realizada análise de viabilidade jurídica e financeira visando à implantação de uma Casa de Apoio no município de Palmas - TO, destinada ao atendimento de pacientes de Pedro Afonso - TO.</t>
   </si>
   <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1583/requerimento_n05_vereador_romulo_cesar_soares_de_carvalho.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, estudo de viabilidade técnica e operacional para implantação do serviço de coleta de lixo na região da Vila Mata Verde, neste município.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1584/requerimento_n06_vereador_romulo_cesar_soares_de_carvalho.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a inclusão da Avenida Agrícola, localizada no Setor Aeroporto II, no plano de trabalho para pavimentação asfáltica, a ser executado no início do período de estiagem (verão).</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1587/requerimento_n07__retirado_de_pauta_dia_11.05.2026_vereador_romulo_cesar.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a realização de estudo técnico de viabilidade para a construção de um parquinho infantil na Praça João Martins Botelho Neto (João Cambão), localizada no Setor Castanheiras, neste município.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1586/reqerimento_no_008.2026_gb_do_vereador_romulo_cesar_soares_de_carvalho.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, através da Secretaria competente, que sejam realizadas medidas de segurança, organização e infraestrutura na área de embarque e desembarque da rampa de acesso às praias no Rio Tocantins, bem como melhorias na rampa do Rio Sono.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1626/requerimento_no009-2026_romulo_soares.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a disponibilização de um ônibus para o II Arraial da Família Pereira Luz, na Fazenda Grotão, no Município de Santa Maria do Tocantins – TO, a ser realizado no dia 13 de junho de 2026.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1627/requerimento_no010-2026_romulo_soares.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal informações de Como está o andamento de reforma e ampliação da Quadra de Esportes Bruno Wericles da Silva Wanderley (Pai Guimê), localizada no Setor Antônio Joaquin Pires Martins, no Setor Portelinha no Município de Pedro Afonso - ТО.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1646/requerimento_no011__vereador__romulo_cesar_soares_de_carvalho__00011.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal providências para viabilizar à instalação de canaletas/tubulação e demais estruturas necessárias ao abastecimento de água na Comunidade Divino Espirito Santo, situada no perímetro urbano do Município de Pedro Afonso — TO.</t>
+  </si>
+  <si>
     <t>Requerimentos - Ver. Sebastião Fabrício</t>
   </si>
   <si>
-    <t>SEBASTIÃO FABRICIO</t>
+    <t>FABRICIO MARTINS</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1550/requerimento_no_001-2026_-_requer_ao_poder_executivo_municipal_a_disponibilizacao_de_veiculo_para_auxiliar_no_transporte_de_mudanca.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal a disponibilização de veículo para auxiliar no transporte de mudança.</t>
   </si>
   <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1588/requerimento_no_002.2026_gb_do_vereador_e_presidente_da_camara_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a análise e formalização de acordo de permuta/cooperação entre o Município de Pedro Afonso/TO e o senhor Salim Bucar Neto.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1600/requerimento_no_003_do_vereador_e_presidente_fabricio.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal que promova diálogo com os responsáveis pela operação das balsas, visando garantir atendimento prioritário a idosos e pessoas com comorbidades durante a travessia do Rio Tocantins.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1623/requerimento_no04-2026_gb_presidente_s._fabricio_martins_paulino.pdf</t>
+  </si>
+  <si>
+    <t>Requerer ao Poder Executivo Municipal, que seja realizada uma análise de viabilidade para, atendimento ao pedido do Sr. Antônio Luiz no transporte de uma carrada de areia para o Distrito de Porto-Real (Anajanopolis)".</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1667/requerimento_no_005_presidente_s._fabricio_martins_0001.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal realização de estudo técnico, orçamentário e de viabilidade para a construção de cobertura no parquinho do Centro de Educação Infantil Maranatha, bem como nos demais parquinhos existentes nas unidades escolares da rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>Joaquim Martins Pinheiro Filho</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1636/projeto_de_lei_no001-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa de Recuperação Fiscal - REFIS Pedro Afonso 2026, e dá outras providências.</t>
+  </si>
+  <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>JOSE DE RIBAMAR COELHO_x000D_
+    <t>FABRICIO MARTINS_x000D_
+JOSE DE RIBAMAR COELHO_x000D_
 LILI BENÍCIO_x000D_
 MARQUIM CATABRIGA_x000D_
-MIRNEUTON SOARES_x000D_
-SEBASTIÃO FABRICIO</t>
+MIRNEUTON SOARES</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1507/projeto_de_resolucao_no_1_de_2026.pdf</t>
   </si>
   <si>
     <t>Atualiza a tabela de vencimentos do plano de carreira, cargos e salários (PCCR) dos servidores efetivos da Câmara Municipal de Pedro Afonso - TO, para fins de reposição inflacionária, e dá outras providências.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1506/projeto_de_resolucao_no_2_de_2026.pdf</t>
   </si>
   <si>
     <t>Altera o inciso II do art. 75 do Regimento Interno da Câmara Municipal de Pedro Afonso - TO, para modificar o dia e horário de realização das sessões ordinárias.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1505/projeto_de_resolucao_no_3_de_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do quadro de cargos e provimento em comissão da Câmara Municipal de Pedro Afonso - TO, e dá outras providências.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1504/projeto_de_resolucao_no_004_de_2026.pdf</t>
   </si>
   <si>
     <t>Institui a gratificação por exercício de atividades extras, de natureza remuneratória, aos servidores efetivos designados para atividades extraordinárias no âmbito da Câmara Municipal de Pedro Afonso - TO, e dá outras providências.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1498/projeto_de_resolucao_n_005_de_21_de_janeiro_de_2026.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo municipal de Pedro Afonso/TO a firmar convênio com a pessoa jurídica ZAHAV CASH S.A na forma que especifica e dá outras providências.</t>
   </si>
   <si>
-    <t>ANTONIO NETO</t>
-[...1 lines deleted...]
-  <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1559/projeto_de_resolucao_no_001_de_06_de_abril_2026.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 001/2026 - Ver. Antonio Neto - "Concede o Título de Cidadão Pedroafonsino ao Dr. Wagner Santos Vanderley, em reconhecimento aos relevantes serviços prestados à saúde e à comunidade do município de Pedro Afonso - TO.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1572/projeto_de_resolucao_n001.2026_andreia_s._costa.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 001/2026 - Ver. Pedro Belarmino - "Concede título de cidadã Pedroafonsina à Senhora Andreia Silva da Costa, em reconhecimento à sua contribuição na área da educação e aos serviços prestados à comunidade de Pedro Afonso - TO."</t>
   </si>
   <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1595/projeto_de_resolucao_no008.2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução n° 002/2026 - Ver. Lili Pereira - "Concede título de cidadã Pedroafonsina à senhora Rita Mara Mezalira Woicik e dá outras providências."</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1596/projeto_de_resolucao_no_001._2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução n° 001/2026 - Ver. Lili Pereira - "Concede título de cidadão Pedroafonsino ao senhor Vilmar Luiz Woicik e dá outras providências."</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1597/projeto_de_resolucao_no006-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução n° 006/2026 - Mesa Diretora - "Autoriza a doação de bens móveis considerados desnecessários ao serviço público, pertencentes ao patrimônio da Câmara Municipal de Pedro Afonso / TO, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1598/projeto_de_resolucao_no002.2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução n° 002/2026 - Ver. Pedro Berlamino - "Concede título de cidadão pedroafonsino ao senhor Rubens Soares de Sousa e dá outras providências."</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1640/projeto_de_resolucao_no003.2026_00011.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução n° 003/2026 - Ver. Pedro Belarmino - "Concede Titulo de Cidadão Pedroafonsino ao Senhor Carlos Vanderley Figueira (Carlos Paraná), e dá outras providências."</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1650/projeto_de_resolucao_no_01__0001.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução n° 001/2026 - Ver. Sebastião Fabrício - "Concede Titulo de Cidadã Pedroafonsina á Senhora Francisca da Silva Xavier."</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1651/projeto_de_resolucao_no_02.2026_00011.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução n° 002/2026 - Ver. Sebastião Fabrício - "Concede Titulo de Cidadão Pedroafonsino ao Senhor José Benicio da Silva Lopes."</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1652/projeto_resolucao_no03.2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução n° 003/2026 - Ver. Sebastião Fabrício - "Concede Titulo de Cidadã Pedroafonsina à Senhora Rosângela de Fátima Nascimento_x000D_
+Coutinho."</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1653/projeto_de_resolucao__no_04.2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução n° 004/2026 - Ver. Sebastião Fabrício - "Concede Titulo de Cidadã Pedroafonsina à Senhora Giania Aparecida Tomazeli Soares, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1654/projeto_de_resolucao_no_05.2026__00011.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução n° 005/2026 - Ver. Sebastião Fabrício - "Concede Titulo de Cidadão Pedroafonsino ao Senhor Edivaldo Pereira de Souza, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1655/projeto_de_resolucao_no_06.2026_00011.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução n° 006/2026 - Ver. Sebastião Fabrício - "Concede Titulo de Cidadão Pedroafonsino ao Dr. Carlos Magno Sales dos Reis e dá outras providências."</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1656/projeto_de_resolucao_no_007.2026_00011.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução n° 007/2026 - Ver. Sebastião Fabrício - "Concede Titulo de Cidadão Pedroafonsino ao Senhor José da Silva e dá outras providências."</t>
+  </si>
+  <si>
     <t>AUTL</t>
   </si>
   <si>
     <t>Autógrafo de Lei</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1536/autografo_de_lei_no01...pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública no Distrito de Anajanópolis (Porto Real) e dá outras providências.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1519/autografo_de_lei_no002-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre valor de salário mínimo a vigorar a partir de 1° de fevereiro de 2026.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1520/autografo_de_lei_no003-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar a cessão de uso de bem público municipal para fins de construção de Unidade de Educação Infantil - Creche Tipo II, e dá outras providências.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1573/autografo_de_lei_n004.2026.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do município o programa Pedro Eduardo Soares Botti de proteção ao sossego e à saúde de pessoas com sensibilidade acústica, e dá outras providências.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1574/autografo_de_lei_n_005_do_projeto_de_lei_n001._2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Centro de Eventos da Escola Municipal Jandevam, no município de Pedro Afonso - TO.</t>
   </si>
   <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1577/autografo_de_lei_no006-2026_do_projeto_de_lei_n003-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Equidade, Educação para as Relações Étnico-Raciais e Educação Escolar Quilombola no âmbito da Rede Municipal de Ensino de Pedro Afonso - Tocantins, em conformidade com as Leis Federais n° 9.394/1996, n° 10.639/2003 e n° 11.645/2008, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1629/autografo_de_lei_no007-2026.pdf</t>
+  </si>
+  <si>
+    <t>Promove adequação orçamentária e autoriza a abertura de crédito especial ao orçamento anual de 2026 para execução dos recursos para Construção, Ampliação e Reforma dos Prédios Públicos, e adota outras providências.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1630/autografo_de_lei_no008_-2026.pdf</t>
+  </si>
+  <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>Joaquim Martins Pinheiro Filho</t>
-[...1 lines deleted...]
-  <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1525/lei_no001-2026.pdf</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1526/projeto_de_lei_no002-2026.pdf</t>
   </si>
   <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1578/projeto_de_lei_no003-2026.pdf</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1637/projeto_de_lei_no004-2026.pdf</t>
+  </si>
+  <si>
+    <t>Promove adequação orçamentária e autoria a abertura de crédito especial ao orçamento anual de 2026 para execução dos recursos para Construção, Ampliação e Reforma dos Prédios Públicos, e adota outras providências.</t>
+  </si>
+  <si>
     <t>ECONV</t>
   </si>
   <si>
     <t>Edital de Convocação</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1508/ccf10022026_0004_edital_de_convocacao.pdf</t>
   </si>
   <si>
     <t>Edital de convocação Sessão Extraordinária n° 001/2026: Convoca os Senhores Vereadores para Sessão Extraordinária a realizar-se no dia 23/01/2026, sexta-feira, às 19h, nas dependências da Câmara Municipal, destinada exclusivamente à apreciação das matérias constantes da Ordem do Dia.</t>
   </si>
   <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1669/edital_de_convocacao__sessao_extraordinaria__no002.2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Edital de convocação Sessão Extraordinária n° 002/2026: Convoca os Senhores Vereadores para Sessão Extraordinária a realizar-se no dia 09/09/2026, quarta-feira, às 09h, nas dependências da Câmara Municipal, destinada exclusivamente à apreciação das matérias constantes da Ordem do Dia.</t>
+  </si>
+  <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1533/projeto_de_lei_no01.pdf</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1569/projeto_de_lei_n001.2026.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 001/2026, Ver. Sebastião Fabrício: Dispõe sobre a denominação do Centro de Eventos da Escola Municipal Jandevam, no Município de Pedro Afonso - TO.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1570/projeto_de_lei_no001.2026_da_lei_n006.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 001/2026, Ver. Mirneuton Soares: Institui no âmbito do município o programa Pedro Eduardo Soares Botti de proteção ao sossego e à saúde de pessoas com sensibilidade acústica, e dá outras providências.</t>
   </si>
   <si>
+    <t>http://64.23.167.191/</t>
+  </si>
+  <si>
+    <t>Projeto de Lei n° 002/2026, Ver. Pedro Belarmino: Dispõe sobre a preservação das denominações históricas, culturais e tradicionais das vias e logradouros públicos do Município de Pedro Afonso — TO e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei n° 001/2026, Ver. Lili Benício: Denomina "Rua José Petrônio de Jesus" a via pública atualmente identificada como Rua 01, localizada no Loteamento Canavieiras, em frente ao Lions Clube Encontro das Aguas de Pedro Afonso, no Município de Pedro Afonso — TO, e dá outras providências.</t>
+  </si>
+  <si>
     <t>MOAPL</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1538/mocao_de_aplausos_no001.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos n° 001/2026 Ver. Mirneuton Soares: "Concede Moção de Aplausos ao advogado e líder comunitário de Pedro Afonso - TO, Dr. Carlos Alberto Dias Noleto."</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1537/mocao_de_aplausos_no001.._1.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos n° 001/2026 Ver. Sebastião Fabrício: "Concede Moção de Aplausos à Escola Municipal Jandevan, pelos seus 50 (cinquenta) anos de história, celebrados ao mês de fevereiro de 2026."</t>
   </si>
   <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1611/mocao_de_aplausos_no001.2026...pdf</t>
+  </si>
+  <si>
+    <t>Moção de aplausos n° 001/2026 Ver. Pedro Belarmino: "Concede Moção de Aplausos ao Dr. Leandro de Paula Guimarães, em reconhecimento aos relevantes serviços prestados ao município de Pedro Afonso, especialmente pelo trabalho social, esportivo e educacional desenvolvido por meio do Instituto Panda de Artes Marciais e Cultura."</t>
+  </si>
+  <si>
+    <t>Moção de aplausos n° 002/2026 Ver. Ver. Pedro Belarmino: "Concede Moção de Aplausos ao Senhor João Damasceno de Sá Filho, pela conquista do Prêmio Personagem Soja Brasil 2025/26, na categoria Produtor por Voto Popular, em reconhecimento à sua trajetória e relevante contribuição para o desenvolvimento da agricultura de Pedro Afonso e do Estado do Tocantins."</t>
+  </si>
+  <si>
+    <t>Moção de aplausos n° 001/2026 Ver. Ver. José de Ribamar: "Concede Moção de Aplausos à Senhora Maria Helena Fernandes de Sousa, em reconhecimento à sua trajetória como professora e aos relevantes serviços prestados à educação e ás comunidades rurais do Município de Pedro Afonso-_x000D_
+TO."</t>
+  </si>
+  <si>
+    <t>Moção de aplausos n° 002/2026 Ver. Ver. José de Ribamar: "Concede Moção de Aplausos à Senhora Domingas Rodrigues Ferreira, em reconhecimento à sua trajetória como Assistente de Sala e aos relevantes serviços prestados à educação e ás comunidades rurais do Município de Pedro Afonso-TO."</t>
+  </si>
+  <si>
+    <t>Moção de aplausos n° 003/2026 Ver. Ver. José de Ribamar: "Concede Moção de Aplausos à Senhora Maria dos Anjos Silva Capistrano, em reconhecimento à sua trajetória como professora e aos relevantes serviços prestados educação e ás comunidades rurais do Município de Pedro Afonso -TO."</t>
+  </si>
+  <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer das Comissões</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1509/ccf10022026_0001_parecer_numero_0_1.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 001 /2026 - Proponente: Mesa Diretora da Câmara Municipal - Ementa: Atualiza a tabela de vencimentos do plano de carreira, cargos e salários (PCCR) dos servidores efetivos da Câmara Municipal de Pedro Afonso - TO, para fins de reposição inflacionária, e dá outras providências.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1510/ccf10022026_parecer_numero_02.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 002 /2026 - Proponente: Mesa Diretora da Câmara Municipal - Ementa: Altera o inciso II do art. 75 do Regimento Interno da Câmara Municipal de Pedro Afonso - TO, para modificar o dia e horário de realização das sessões ordinárias.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1511/ccf10022026_0002_parecer_numero_03.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 003 /2026 - Proponente: Mesa Diretora da Câmara Municipal - Ementa: Dispõe sobre a reestruturação do quadro de cargos e provimento em comissão da Câmara Municipal de Pedro Afonso - TO, e dá outras providências.</t>
@@ -564,50 +1000,156 @@
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1560/parecer_da_comissao_de_constituicao_justica_e_redacao_no013.2026_do_projeto_de_resolucao_no006.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 001 /2026 - Proponente: Poder Legislativo - Ver. Antonio Neto - Ementa: Concede o Título de Cidadão Pedroafonsino ao Dr. Wagner Santos Vanderley, em reconhecimento aos relevantes serviços prestados à saúde e à comunidade do município de Pedro Afonso - TO.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1566/parecer_n007_da_comissao_de_financas_tributacao_fiscalizacao_e_controle_sobre_o_projeto_de_lei_n001.2026.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n°: 001 /2026 - Proponente: Poder Legislativo - Ver. Mirneuton Soares - Ementa: Institui no âmbito do município o programa Pedro Eduardo Soares Botti de proteção ao sossego e à saúde de pessoas com sensibilidade acústica, e dá outras providências.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1567/parecer_n011__da_comissao_de_constituicao_justica_e_redacao_do_projeto_de_lei_n001.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n°: 001 /2026 - Proponente: Poder Legislativo - Ver. Sebastião Fabrício - Ementa: Dispõe sobre a denominação do Centro de Eventos da Escola Municipal Jandevam, no município de Pedro Afonso - TO.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1568/parecer_n12__da_comissao_de_constituicao_justica_e_redacao_sobre_o_projeto_de_lei_n_001._2026.pdf</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1571/parecer_da_comissao_n015_do_projeto_de_resolucao__n001-2026.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 001 /2026 - Proponente: Poder Legislativo - Ver. Pedro Belarmino - Ementa: Concede título de cidadã Pedroafonsina à Senhora Andreia Silva da Costa, em reconhecimento à sua contribuição na área da educação e aos serviços prestados à comunidade de Pedro Afonso - TO.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1579/parece_2.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei n°: 003 /2026 - Proponente: Poder Executivo - Ementa: Institui a Política Municipal de Equidade, Educação para as Relações Étnico-Raciais e Educação Escolar Quilombola no âmbito da Rede Municipal de Ensino de Pedro Afonso - Tocantins, em conformidade com as Leis Federais n° 9.394/1996, n° 10.639/2003 e n° 11.645/2008, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1580/parece3.pdf</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1581/parecer_n014-2026_da_comissao_de_constituicao_justica_e_redacao_sobre_o_projeto_de_lein003-2026_de_25_de_marco.pdf</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1610/parece21.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos n°: 001 /2026 - Proponente: Ver. Pedro Berlamino - Ementa: Concede Moção de Aplausos ao Dr. Leandro de Paula Guimarães, em reconhecimento aos relevantes serviços prestados ao município de Pedro Afonso, especialmente pelo trabalho social, esportivo e educacional desenvolvido por meio do Instituto Panda de Artes Marciais e Cultura.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1612/parecer_da_comissao_de_constituicao_justica_e_redacao_sobre_o_projeto_de_resolucao_n_002.2026_de_27_de_abril.2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução n°: 002 /2026 - Proponente: Ver. Lili Benício - Ementa: Concede título de cidadã pedroafonsina à senhora Rita Mara Mezalira Woicik e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1613/parecer_da_comissao_de_constituicao_justica_e_redacao_sobre_o_projeto_de_resolucao_no006-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução n°: 006 /2026 - Poder Legislativo: Mesa Diretora - Ementa: Autoriza a doação de bens móveis considerados desnecessários ao serviço público, pertencentes ao patrimônio da Câmara Municipal de Pedro Afonso / TO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1614/parecer_da_comissao_de_constituicaojustica_e_redacao_sobre_o_projeto_de_resolucao_no001_de_27_de_abril_2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução n°: 001 /2026 - Ver. Lili Benício - Ementa: Concede título de cidadão pedroafonsino ao senhor Vilmar Luiz Woicik e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1615/parecer_da_comissao_de_financas_tributacao_fiscalizacao_e_controle_sobre_o_projeto_de_resolucao_no006-2026.pdf</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1616/parecer_no_020_da_comissao_de_consstituicao_justica_e_redacao_sobre_o_projeto_de_resolucao_no002.2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução n°: 002 /2026 - Ver. Pedro Belarmino - Ementa: Concede título de cidadão pedroafonsino ao senhor Rubens Soares de Sousa e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1617/parecer_no019.2026_da_comissao_constituicao_justica_e_redacao_sobre_a_mocao_de_aplausos_no001.2026.pdf</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1631/pa13f21.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei n°: 004 /2026 - Proponente: Poder Executivo - Ementa: Promove adequação orçamentária e autoriza a abertura de crédito especial ao_x000D_
+orçamento anual de 2026 para execução dos recursos para Construção, Ampliação Reforma dos Prédios Públicos, e adota outras providências.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1632/parecer_no09_da_comissao_de_finacas_tributacao_fiscalizacao_e_controle_sobre_o_projeto_de_lei_no004-2024.pdf</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1633/parecer_no021_da_comissao_de_constituicao_justica_e_redacao__sobre_o_projeto_de_lei_no004-2024.pdf</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1634/parecer_no010__da_comissao_de_financas_tributacao_fiscalizacao_e_controle_sobre_o_projeto_de_lei_complementar_no001-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar n°: 001 /2026 - Proponente: Poder Executivo - Ementa: Institui o Programa de Recuperação Fiscal - REFIS Pedro Afonso 2026, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1635/parecer_no022-2026_da__comissao_de__constituicao_de__justica_e_redacao_sobre_o_projeto_de_lei_complementar_no001-2026.pdf</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1658/parecer_no_024__da_comissao_de_constituicao_justica_e_redacao_0001.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução n°: 003 /2026 - Ver. Pedro Belarmino - Ementa: Concede Titulo de Cidadão Pedroafonsino ao Senhor Carlos Vanderley Figueira (Carlos Paraná), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1659/parecer_no_30__da_comissao_de_constituicao_justica_e_redacao_0001.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução n° 001/2026 - Ver. Sebastião Fabrício - Concede Titulo de Cidadã Pedroafonsina á Senhora Francisca da Silva Xavier, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1660/parecer_no_031__da_comissao_de_constituicao_justica_e_redacao_0001.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução n° 003/2026 - Ver. Sebastião Fabrício - Concede Titulo de Cidadã Pedroafonsina à Senhora Rosângela de Fátima Nascimento Coutinho, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1661/parecer_no_32__da_comissao_de_constituicao_justica_e_redacao_0001.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução n° 006/2026 - Ver. Sebastião Fabrício - Concede Titulo de Cidadão Pedroafonsino ao Dr. Carlos Magno Sales dos Reis e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1662/parecer_no_33__da_comissao_de_constituicao_justica_e_redacao._0001.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução n° 007/2026 - Ver. Sebastião Fabrício - Concede Titulo de Cidadão Pedroafonsino ao Senhor José da Silva e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1663/parecer_no_36__da_comissao_de_constituicao_justica_e_redacao_0001.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução n° 005/2026 - Ver. Sebastião Fabrício - Concede Titulo de Cidadão Pedroafonsino ao Senhor Edivaldo Pereira de Souza, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -911,2119 +1453,4537 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1547/requerimento_no001_do_vereador_jose_ribamar_coelho.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1548/requerimento_no02_vereador_jose_ribamar_coelho.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1558/requerimento_no03_vereador_coelho.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1544/requerimento_no_002_vereador_mirneuto___aprovado_no_juridico.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1549/requerimento_n03_vereador_mirneuton...pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1563/mirneuton_soares.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1562/mirneuton_soares...pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1561/mirneuton_soares_...pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1523/requerimento_n_001_gabinete_-_vereador_mineurto_soares.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1521/ccf24022026_0012_requerimento_protocolado_no_002-2026_vereador_antonio_marcos.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1522/ccf25022026_0003_requerimento_no_003-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1551/requerimento_no_004-2026_-_retirada_ou_realocacao_de_placas_de_sinalizacao_bem_como_a_construcao_de_redutores_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1499/requerimento_n_001-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1500/requerimento_n_002-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1501/requerimento_n_003-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1502/requerimento_n_004-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1503/requerimento_n_005-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1524/requerimento_no007_gabinete_-_vereador_pedro_vinicius.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1543/requerimento_n009_vereador_pedro_berlamino.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1546/requerimento_no_10_vereador_pedro_belarmino.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1552/requerimento_no_011-2026_-_solicitacao_de_um_terreno_para_a_construcao_de_um_parque_destinado_ao_setor_agroindustrial.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1553/requerimento_no_012-2026_-solicita_informacoes_acerca_da_realizacao_de__testes_para_verificacao_do_nivel_de_contaminacao__por_agrotoxicos_na_agua.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1556/requerimento_no013.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1554/requerimento_no_014-2026_-_recuperacao_de_estrada_vicinal_na_comunidade_do_bananal_trecho_da_propriedade_do_sr._joel_e_vizinhos.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1555/requerimento_no_015-2026_-_solicita_que_promova_o_reconhecimento_do_setor_canada_como_area_de_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1564/pedro_vinicius_martins_belarmino.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1575/requerimento_n017-2026__vereador_pedro_vinicius.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1576/requerimento_n018-2026__vereador_pedro_vinicius.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1542/requerimento_do_vereador_romulo_cesar_soares_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1545/requerimento_no03___romulo..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1565/vereador_romulo_soares.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1550/requerimento_no_001-2026_-_requer_ao_poder_executivo_municipal_a_disponibilizacao_de_veiculo_para_auxiliar_no_transporte_de_mudanca.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1507/projeto_de_resolucao_no_1_de_2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1506/projeto_de_resolucao_no_2_de_2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1505/projeto_de_resolucao_no_3_de_2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1504/projeto_de_resolucao_no_004_de_2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1498/projeto_de_resolucao_n_005_de_21_de_janeiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1559/projeto_de_resolucao_no_001_de_06_de_abril_2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1572/projeto_de_resolucao_n001.2026_andreia_s._costa.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1536/autografo_de_lei_no01...pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1519/autografo_de_lei_no002-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1520/autografo_de_lei_no003-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1573/autografo_de_lei_n004.2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1574/autografo_de_lei_n_005_do_projeto_de_lei_n001._2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1525/lei_no001-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1526/projeto_de_lei_no002-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1508/ccf10022026_0004_edital_de_convocacao.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1533/projeto_de_lei_no01.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1569/projeto_de_lei_n001.2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1570/projeto_de_lei_no001.2026_da_lei_n006.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1538/mocao_de_aplausos_no001.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1537/mocao_de_aplausos_no001.._1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1509/ccf10022026_0001_parecer_numero_0_1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1510/ccf10022026_parecer_numero_02.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1511/ccf10022026_0002_parecer_numero_03.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1512/ccf10022026_0003_parecer_numero_04.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1513/ccf10022026_0004_parecer_numero_05.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1514/ccf10022026_0005_parecer_numero_01.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1515/ccf10022026_0006_parecer_numero_02.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1516/ccf10022026_0007_parecer_numero_03.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1517/ccf10022026_0008_parecer_numero_01.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1518/ccf10022026_0009_parecer_numero_02.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1527/parecer_de_comicao_de_financas.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1528/parecer_de_comicao_da_administracao.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1529/parecer_de_comissao_de_constituicao.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1530/parecer_da_comicao_de_financas.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1531/parecer_da_comissao_de_administracao.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1532/parecer_da_constituicao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1534/parecer_das_comicoes_no003.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1535/parecer_das_comicoes__no006.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1539/parecer_da_comicaoes_de_constituicao_justica_e_cidadania_no009.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1540/parecer_da_comicoes_cidadania_e_direitos_humano_no001.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1541/parecer_no_010__da_comissao_de_constituicao_justica_e_redacao....pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1560/parecer_da_comissao_de_constituicao_justica_e_redacao_no013.2026_do_projeto_de_resolucao_no006.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1566/parecer_n007_da_comissao_de_financas_tributacao_fiscalizacao_e_controle_sobre_o_projeto_de_lei_n001.2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1567/parecer_n011__da_comissao_de_constituicao_justica_e_redacao_do_projeto_de_lei_n001.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1568/parecer_n12__da_comissao_de_constituicao_justica_e_redacao_sobre_o_projeto_de_lei_n_001._2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1571/parecer_da_comissao_n015_do_projeto_de_resolucao__n001-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1668/requerimento_no_002_agnaldo_lima_sodre.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1599/requerimento_no_002-2026_do_vereador_antonio_ferreira_de_almeida_neto.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1622/requerimento_no003-2026_gb_antonio_ferreira_de_almeida_neto.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1547/requerimento_no001_do_vereador_jose_ribamar_coelho.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1548/requerimento_no02_vereador_jose_ribamar_coelho.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1558/requerimento_no03_vereador_coelho.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1582/requerimento_n04_vereador__jose_de_ribamar_coelho_soares.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1604/requerimento_no05_vereador_jose_ribamar_coelho_soares.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1624/requerimento_no06-2026_gb__jose_de_ribamar_coelho_s..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1625/requerimento_no07-2026_gb_jose_de_ribamar_coelho_s..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1657/requerimento__no_09.2026_vereador_jose_de_ribamar_coelho_soares_0001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1603/requerimento_no001_vereadora_lili_pereira_benicio_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1638/requerimento_no_002-2026_vereadora_lili.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1544/requerimento_no_002_vereador_mirneuto___aprovado_no_juridico.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1549/requerimento_n03_vereador_mirneuton...pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1563/mirneuton_soares.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1562/mirneuton_soares...pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1561/mirneuton_soares_...pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1592/requerimento_no008.2026_vereador_mirneuton.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1593/requerimento_no009.2026_vereador_mirneuton.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1601/requerimento_no_010_vereador_mirneuton_soares_dias.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1606/requerimento_no011_vereador_mirneuton_soares_dias.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1619/requerimento_no_012-2026_gb_mirneuton_soares_dias.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1620/requerimento_no_013-2026_gb_mirneuton_soares_dias.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1628/requerimento_no014-2026_gb_mirneuton_soares_dias.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1621/requerimento_no_015-2026_gb-_mirneuton_soares_dias.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1664/requerimento_no_016_mirneuton_0001.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1665/requerimento_no_017__mirneuton_0001.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1523/requerimento_n_001_gabinete_-_vereador_mineurto_soares.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1521/ccf24022026_0012_requerimento_protocolado_no_002-2026_vereador_antonio_marcos.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1522/ccf25022026_0003_requerimento_no_003-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1551/requerimento_no_004-2026_-_retirada_ou_realocacao_de_placas_de_sinalizacao_bem_como_a_construcao_de_redutores_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1590/requerimento_no005.2026_gb_do_vereador_antonio_marcos_camara_catabriga.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1591/requerimento_no006.2026_gb_do_vereador_antonio_marcos_camara_catabriga.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1605/requerimento_no007_vereador_antonio_marcos.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1499/requerimento_n_001-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1500/requerimento_n_002-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1501/requerimento_n_003-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1502/requerimento_n_004-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1503/requerimento_n_005-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1524/requerimento_no007_gabinete_-_vereador_pedro_vinicius.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1543/requerimento_n009_vereador_pedro_berlamino.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1546/requerimento_no_10_vereador_pedro_belarmino.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1552/requerimento_no_011-2026_-_solicitacao_de_um_terreno_para_a_construcao_de_um_parque_destinado_ao_setor_agroindustrial.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1553/requerimento_no_012-2026_-solicita_informacoes_acerca_da_realizacao_de__testes_para_verificacao_do_nivel_de_contaminacao__por_agrotoxicos_na_agua.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1556/requerimento_no013.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1554/requerimento_no_014-2026_-_recuperacao_de_estrada_vicinal_na_comunidade_do_bananal_trecho_da_propriedade_do_sr._joel_e_vizinhos.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1555/requerimento_no_015-2026_-_solicita_que_promova_o_reconhecimento_do_setor_canada_como_area_de_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1564/pedro_vinicius_martins_belarmino.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1575/requerimento_n017-2026__vereador_pedro_vinicius.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1576/requerimento_n018-2026__vereador_pedro_vinicius.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1585/requerimento_n019_vereador_pedro_vinicius_martins_belarmino.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1594/requerimento_no020.2026_gb_do_vereador_pedro_viniciusa_martins_belarmino.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1589/requerimento_no_021_.2026_gb_do_vereador_pedro_vinicius_martins_belarmino.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1618/requerimento_n022_vereador_pedro_vinicius_martins_berlamino.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1607/requerimento_no023_vereador_pedro_vinicius_martins_berlamino.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1609/requerimentono_024.2026_gb_do_vereador_pedro_vinicius_martins_berlamino.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1608/requerimento_no025-2026_vereador_pedro_vinicius_martins_belarmino.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1602/requerimento_no_026_vereador_pedro_vininicius_martins_berlamino.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1639/requerimento-no027-2026_vereador_pedro_vinicius_martins_berlamino.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1643/requerimento_no028__vereador__pedro_vinicius_martins_berlamino_0001.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1644/requerimento_de_voto_de_pesar_no_029.2026_0001.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1645/requerimento_no030_vereador__pedro_vinicius__0001.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1542/requerimento_do_vereador_romulo_cesar_soares_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1545/requerimento_no03___romulo..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1565/vereador_romulo_soares.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1583/requerimento_n05_vereador_romulo_cesar_soares_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1584/requerimento_n06_vereador_romulo_cesar_soares_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1587/requerimento_n07__retirado_de_pauta_dia_11.05.2026_vereador_romulo_cesar.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1586/reqerimento_no_008.2026_gb_do_vereador_romulo_cesar_soares_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1626/requerimento_no009-2026_romulo_soares.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1627/requerimento_no010-2026_romulo_soares.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1646/requerimento_no011__vereador__romulo_cesar_soares_de_carvalho__00011.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1550/requerimento_no_001-2026_-_requer_ao_poder_executivo_municipal_a_disponibilizacao_de_veiculo_para_auxiliar_no_transporte_de_mudanca.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1588/requerimento_no_002.2026_gb_do_vereador_e_presidente_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1600/requerimento_no_003_do_vereador_e_presidente_fabricio.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1623/requerimento_no04-2026_gb_presidente_s._fabricio_martins_paulino.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1667/requerimento_no_005_presidente_s._fabricio_martins_0001.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1636/projeto_de_lei_no001-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1507/projeto_de_resolucao_no_1_de_2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1506/projeto_de_resolucao_no_2_de_2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1505/projeto_de_resolucao_no_3_de_2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1504/projeto_de_resolucao_no_004_de_2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1498/projeto_de_resolucao_n_005_de_21_de_janeiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1559/projeto_de_resolucao_no_001_de_06_de_abril_2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1572/projeto_de_resolucao_n001.2026_andreia_s._costa.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1595/projeto_de_resolucao_no008.2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1596/projeto_de_resolucao_no_001._2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1597/projeto_de_resolucao_no006-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1598/projeto_de_resolucao_no002.2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1640/projeto_de_resolucao_no003.2026_00011.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1650/projeto_de_resolucao_no_01__0001.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1651/projeto_de_resolucao_no_02.2026_00011.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1652/projeto_resolucao_no03.2026_0001.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1653/projeto_de_resolucao__no_04.2026_0001.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1654/projeto_de_resolucao_no_05.2026__00011.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1655/projeto_de_resolucao_no_06.2026_00011.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1656/projeto_de_resolucao_no_007.2026_00011.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1536/autografo_de_lei_no01...pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1519/autografo_de_lei_no002-2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1520/autografo_de_lei_no003-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1573/autografo_de_lei_n004.2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1574/autografo_de_lei_n_005_do_projeto_de_lei_n001._2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1577/autografo_de_lei_no006-2026_do_projeto_de_lei_n003-2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1629/autografo_de_lei_no007-2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1630/autografo_de_lei_no008_-2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1525/lei_no001-2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1526/projeto_de_lei_no002-2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1578/projeto_de_lei_no003-2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1637/projeto_de_lei_no004-2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1508/ccf10022026_0004_edital_de_convocacao.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1669/edital_de_convocacao__sessao_extraordinaria__no002.2026_0001.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1533/projeto_de_lei_no01.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1569/projeto_de_lei_n001.2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1570/projeto_de_lei_no001.2026_da_lei_n006.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1538/mocao_de_aplausos_no001.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1537/mocao_de_aplausos_no001.._1.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1611/mocao_de_aplausos_no001.2026...pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1509/ccf10022026_0001_parecer_numero_0_1.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1510/ccf10022026_parecer_numero_02.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1511/ccf10022026_0002_parecer_numero_03.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1512/ccf10022026_0003_parecer_numero_04.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1513/ccf10022026_0004_parecer_numero_05.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1514/ccf10022026_0005_parecer_numero_01.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1515/ccf10022026_0006_parecer_numero_02.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1516/ccf10022026_0007_parecer_numero_03.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1517/ccf10022026_0008_parecer_numero_01.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1518/ccf10022026_0009_parecer_numero_02.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1527/parecer_de_comicao_de_financas.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1528/parecer_de_comicao_da_administracao.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1529/parecer_de_comissao_de_constituicao.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1530/parecer_da_comicao_de_financas.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1531/parecer_da_comissao_de_administracao.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1532/parecer_da_constituicao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1534/parecer_das_comicoes_no003.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1535/parecer_das_comicoes__no006.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1539/parecer_da_comicaoes_de_constituicao_justica_e_cidadania_no009.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1540/parecer_da_comicoes_cidadania_e_direitos_humano_no001.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1541/parecer_no_010__da_comissao_de_constituicao_justica_e_redacao....pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1560/parecer_da_comissao_de_constituicao_justica_e_redacao_no013.2026_do_projeto_de_resolucao_no006.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1566/parecer_n007_da_comissao_de_financas_tributacao_fiscalizacao_e_controle_sobre_o_projeto_de_lei_n001.2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1567/parecer_n011__da_comissao_de_constituicao_justica_e_redacao_do_projeto_de_lei_n001.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1568/parecer_n12__da_comissao_de_constituicao_justica_e_redacao_sobre_o_projeto_de_lei_n_001._2026.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1571/parecer_da_comissao_n015_do_projeto_de_resolucao__n001-2026.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1579/parece_2.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1580/parece3.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1581/parecer_n014-2026_da_comissao_de_constituicao_justica_e_redacao_sobre_o_projeto_de_lein003-2026_de_25_de_marco.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1610/parece21.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1612/parecer_da_comissao_de_constituicao_justica_e_redacao_sobre_o_projeto_de_resolucao_n_002.2026_de_27_de_abril.2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1613/parecer_da_comissao_de_constituicao_justica_e_redacao_sobre_o_projeto_de_resolucao_no006-2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1614/parecer_da_comissao_de_constituicaojustica_e_redacao_sobre_o_projeto_de_resolucao_no001_de_27_de_abril_2026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1615/parecer_da_comissao_de_financas_tributacao_fiscalizacao_e_controle_sobre_o_projeto_de_resolucao_no006-2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1616/parecer_no_020_da_comissao_de_consstituicao_justica_e_redacao_sobre_o_projeto_de_resolucao_no002.2026.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1617/parecer_no019.2026_da_comissao_constituicao_justica_e_redacao_sobre_a_mocao_de_aplausos_no001.2026.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1631/pa13f21.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1632/parecer_no09_da_comissao_de_finacas_tributacao_fiscalizacao_e_controle_sobre_o_projeto_de_lei_no004-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1633/parecer_no021_da_comissao_de_constituicao_justica_e_redacao__sobre_o_projeto_de_lei_no004-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1634/parecer_no010__da_comissao_de_financas_tributacao_fiscalizacao_e_controle_sobre_o_projeto_de_lei_complementar_no001-2026.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1635/parecer_no022-2026_da__comissao_de__constituicao_de__justica_e_redacao_sobre_o_projeto_de_lei_complementar_no001-2026.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1658/parecer_no_024__da_comissao_de_constituicao_justica_e_redacao_0001.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1659/parecer_no_30__da_comissao_de_constituicao_justica_e_redacao_0001.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1660/parecer_no_031__da_comissao_de_constituicao_justica_e_redacao_0001.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1661/parecer_no_32__da_comissao_de_constituicao_justica_e_redacao_0001.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1662/parecer_no_33__da_comissao_de_constituicao_justica_e_redacao._0001.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1663/parecer_no_36__da_comissao_de_constituicao_justica_e_redacao_0001.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H79"/>
+  <dimension ref="A1:H172"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="37.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="100.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="200.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
-        <v>1547</v>
+        <v>1668</v>
       </c>
       <c r="B2">
         <v>2026</v>
       </c>
       <c r="C2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
-        <v>1548</v>
+        <v>1599</v>
       </c>
       <c r="B3">
         <v>2026</v>
       </c>
       <c r="C3">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F3" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>1558</v>
+        <v>1622</v>
       </c>
       <c r="B4">
         <v>2026</v>
       </c>
       <c r="C4">
         <v>3</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F4" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="H4" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>1544</v>
+        <v>1547</v>
       </c>
       <c r="B5">
         <v>2026</v>
       </c>
       <c r="C5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="F5" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H5" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>1549</v>
+        <v>1548</v>
       </c>
       <c r="B6">
         <v>2026</v>
       </c>
       <c r="C6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="F6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="H6" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>1563</v>
+        <v>1558</v>
       </c>
       <c r="B7">
         <v>2026</v>
       </c>
       <c r="C7">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="F7" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="H7" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>1562</v>
+        <v>1582</v>
       </c>
       <c r="B8">
         <v>2026</v>
       </c>
       <c r="C8">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="F8" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="H8" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>1561</v>
+        <v>1604</v>
       </c>
       <c r="B9">
         <v>2026</v>
       </c>
       <c r="C9">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="F9" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H9" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>1523</v>
+        <v>1624</v>
       </c>
       <c r="B10">
         <v>2026</v>
       </c>
       <c r="C10">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="F10" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>1521</v>
+        <v>1625</v>
       </c>
       <c r="B11">
         <v>2026</v>
       </c>
       <c r="C11">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="F11" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H11" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>1522</v>
+        <v>1657</v>
       </c>
       <c r="B12">
         <v>2026</v>
       </c>
       <c r="C12">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="F12" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>35</v>
       </c>
       <c r="H12" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>1551</v>
+        <v>1603</v>
       </c>
       <c r="B13">
         <v>2026</v>
       </c>
       <c r="C13">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="F13" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="H13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>1499</v>
+        <v>1638</v>
       </c>
       <c r="B14">
         <v>2026</v>
       </c>
       <c r="C14">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="F14" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H14" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>1500</v>
+        <v>1544</v>
       </c>
       <c r="B15">
         <v>2026</v>
       </c>
       <c r="C15">
         <v>2</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="F15" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="H15" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>1501</v>
+        <v>1549</v>
       </c>
       <c r="B16">
         <v>2026</v>
       </c>
       <c r="C16">
         <v>3</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="F16" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="H16" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>1502</v>
+        <v>1563</v>
       </c>
       <c r="B17">
         <v>2026</v>
       </c>
       <c r="C17">
         <v>4</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="F17" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="H17" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>1503</v>
+        <v>1562</v>
       </c>
       <c r="B18">
         <v>2026</v>
       </c>
       <c r="C18">
         <v>5</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="F18" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="H18" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>1524</v>
+        <v>1561</v>
       </c>
       <c r="B19">
         <v>2026</v>
       </c>
       <c r="C19">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="F19" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="H19" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>1543</v>
+        <v>1592</v>
       </c>
       <c r="B20">
         <v>2026</v>
       </c>
       <c r="C20">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="F20" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="H20" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>1546</v>
+        <v>1593</v>
       </c>
       <c r="B21">
         <v>2026</v>
       </c>
       <c r="C21">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="F21" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="H21" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>1552</v>
+        <v>1601</v>
       </c>
       <c r="B22">
         <v>2026</v>
       </c>
       <c r="C22">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D22" t="s">
         <v>8</v>
       </c>
       <c r="E22" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="F22" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="H22" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>1553</v>
+        <v>1606</v>
       </c>
       <c r="B23">
         <v>2026</v>
       </c>
       <c r="C23">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D23" t="s">
         <v>8</v>
       </c>
       <c r="E23" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="F23" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="H23" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>1556</v>
+        <v>1619</v>
       </c>
       <c r="B24">
         <v>2026</v>
       </c>
       <c r="C24">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D24" t="s">
         <v>8</v>
       </c>
       <c r="E24" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="F24" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="H24" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>1554</v>
+        <v>1620</v>
       </c>
       <c r="B25">
         <v>2026</v>
       </c>
       <c r="C25">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D25" t="s">
         <v>8</v>
       </c>
       <c r="E25" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="F25" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="H25" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>1555</v>
+        <v>1628</v>
       </c>
       <c r="B26">
         <v>2026</v>
       </c>
       <c r="C26">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D26" t="s">
         <v>8</v>
       </c>
       <c r="E26" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="F26" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="H26" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>1564</v>
+        <v>1621</v>
       </c>
       <c r="B27">
         <v>2026</v>
       </c>
       <c r="C27">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D27" t="s">
         <v>8</v>
       </c>
       <c r="E27" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="F27" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="H27" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>1575</v>
+        <v>1664</v>
       </c>
       <c r="B28">
         <v>2026</v>
       </c>
       <c r="C28">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D28" t="s">
         <v>8</v>
       </c>
       <c r="E28" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="F28" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="H28" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>1576</v>
+        <v>1665</v>
       </c>
       <c r="B29">
         <v>2026</v>
       </c>
       <c r="C29">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D29" t="s">
         <v>8</v>
       </c>
       <c r="E29" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="F29" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="H29" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>1542</v>
+        <v>1523</v>
       </c>
       <c r="B30">
         <v>2026</v>
       </c>
       <c r="C30">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D30" t="s">
         <v>8</v>
       </c>
       <c r="E30" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F30" t="s">
-        <v>74</v>
+        <v>44</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H30" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>1545</v>
+        <v>1521</v>
       </c>
       <c r="B31">
         <v>2026</v>
       </c>
       <c r="C31">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D31" t="s">
         <v>8</v>
       </c>
       <c r="E31" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F31" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="H31" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>1565</v>
+        <v>1522</v>
       </c>
       <c r="B32">
         <v>2026</v>
       </c>
       <c r="C32">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D32" t="s">
         <v>8</v>
       </c>
       <c r="E32" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F32" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="H32" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="B33">
         <v>2026</v>
       </c>
       <c r="C33">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D33" t="s">
         <v>8</v>
       </c>
       <c r="E33" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="F33" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>83</v>
       </c>
       <c r="H33" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>1507</v>
+        <v>1590</v>
       </c>
       <c r="B34">
         <v>2026</v>
       </c>
       <c r="C34">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E34" t="s">
+        <v>75</v>
+      </c>
+      <c r="F34" t="s">
+        <v>78</v>
+      </c>
+      <c r="G34" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="E34" t="s">
+      <c r="H34" t="s">
         <v>86</v>
-      </c>
-[...7 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>1506</v>
+        <v>1591</v>
       </c>
       <c r="B35">
         <v>2026</v>
       </c>
       <c r="C35">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D35" t="s">
-        <v>85</v>
+        <v>8</v>
       </c>
       <c r="E35" t="s">
-        <v>86</v>
+        <v>75</v>
       </c>
       <c r="F35" t="s">
+        <v>78</v>
+      </c>
+      <c r="G35" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="G35" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H35" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>1505</v>
+        <v>1605</v>
       </c>
       <c r="B36">
         <v>2026</v>
       </c>
       <c r="C36">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="D36" t="s">
-        <v>85</v>
+        <v>8</v>
       </c>
       <c r="E36" t="s">
-        <v>86</v>
+        <v>75</v>
       </c>
       <c r="F36" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="H36" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>1504</v>
+        <v>1499</v>
       </c>
       <c r="B37">
         <v>2026</v>
       </c>
       <c r="C37">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D37" t="s">
-        <v>85</v>
+        <v>8</v>
       </c>
       <c r="E37" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="F37" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="G37" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H37" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>1498</v>
+        <v>1500</v>
       </c>
       <c r="B38">
         <v>2026</v>
       </c>
       <c r="C38">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D38" t="s">
-        <v>85</v>
+        <v>8</v>
       </c>
       <c r="E38" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="F38" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="G38" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H38" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>1559</v>
+        <v>1501</v>
       </c>
       <c r="B39">
         <v>2026</v>
       </c>
       <c r="C39">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="D39" t="s">
-        <v>85</v>
+        <v>8</v>
       </c>
       <c r="E39" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="F39" t="s">
+        <v>92</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H39" t="s">
         <v>98</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>1572</v>
+        <v>1502</v>
       </c>
       <c r="B40">
         <v>2026</v>
       </c>
       <c r="C40">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="D40" t="s">
-        <v>85</v>
+        <v>8</v>
       </c>
       <c r="E40" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="F40" t="s">
-        <v>40</v>
+        <v>92</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="H40" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>1536</v>
+        <v>1503</v>
       </c>
       <c r="B41">
         <v>2026</v>
       </c>
       <c r="C41">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D41" t="s">
-        <v>103</v>
+        <v>8</v>
       </c>
       <c r="E41" t="s">
-        <v>104</v>
+        <v>91</v>
       </c>
       <c r="F41" t="s">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="H41" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>1519</v>
+        <v>1524</v>
       </c>
       <c r="B42">
         <v>2026</v>
       </c>
       <c r="C42">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="D42" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" t="s">
+        <v>91</v>
+      </c>
+      <c r="F42" t="s">
+        <v>92</v>
+      </c>
+      <c r="G42" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="E42" t="s">
+      <c r="H42" t="s">
         <v>104</v>
-      </c>
-[...7 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>1520</v>
+        <v>1543</v>
       </c>
       <c r="B43">
         <v>2026</v>
       </c>
       <c r="C43">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="D43" t="s">
-        <v>103</v>
+        <v>8</v>
       </c>
       <c r="E43" t="s">
-        <v>104</v>
+        <v>91</v>
       </c>
       <c r="F43" t="s">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="H43" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>1573</v>
+        <v>1546</v>
       </c>
       <c r="B44">
         <v>2026</v>
       </c>
       <c r="C44">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="D44" t="s">
-        <v>103</v>
+        <v>8</v>
       </c>
       <c r="E44" t="s">
-        <v>104</v>
+        <v>91</v>
       </c>
       <c r="F44" t="s">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="H44" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>1574</v>
+        <v>1552</v>
       </c>
       <c r="B45">
         <v>2026</v>
       </c>
       <c r="C45">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="D45" t="s">
-        <v>103</v>
+        <v>8</v>
       </c>
       <c r="E45" t="s">
-        <v>104</v>
+        <v>91</v>
       </c>
       <c r="F45" t="s">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="H45" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>1525</v>
+        <v>1553</v>
       </c>
       <c r="B46">
         <v>2026</v>
       </c>
       <c r="C46">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="D46" t="s">
-        <v>115</v>
+        <v>8</v>
       </c>
       <c r="E46" t="s">
-        <v>116</v>
+        <v>91</v>
       </c>
       <c r="F46" t="s">
-        <v>117</v>
+        <v>92</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="H46" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>1526</v>
+        <v>1556</v>
       </c>
       <c r="B47">
         <v>2026</v>
       </c>
       <c r="C47">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="D47" t="s">
-        <v>115</v>
+        <v>8</v>
       </c>
       <c r="E47" t="s">
-        <v>116</v>
+        <v>91</v>
       </c>
       <c r="F47" t="s">
-        <v>117</v>
+        <v>92</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="H47" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
-        <v>1508</v>
+        <v>1554</v>
       </c>
       <c r="B48">
         <v>2026</v>
       </c>
       <c r="C48">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="D48" t="s">
-        <v>120</v>
+        <v>8</v>
       </c>
       <c r="E48" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="F48" t="s">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="H48" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>1533</v>
+        <v>1555</v>
       </c>
       <c r="B49">
         <v>2026</v>
       </c>
       <c r="C49">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="D49" t="s">
-        <v>124</v>
+        <v>8</v>
       </c>
       <c r="E49" t="s">
-        <v>125</v>
+        <v>91</v>
       </c>
       <c r="F49" t="s">
-        <v>40</v>
+        <v>92</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>126</v>
+        <v>117</v>
       </c>
       <c r="H49" t="s">
-        <v>106</v>
+        <v>118</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>1569</v>
+        <v>1564</v>
       </c>
       <c r="B50">
         <v>2026</v>
       </c>
       <c r="C50">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="D50" t="s">
-        <v>124</v>
+        <v>8</v>
       </c>
       <c r="E50" t="s">
-        <v>125</v>
+        <v>91</v>
       </c>
       <c r="F50" t="s">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="H50" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>1570</v>
+        <v>1575</v>
       </c>
       <c r="B51">
         <v>2026</v>
       </c>
       <c r="C51">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="D51" t="s">
-        <v>124</v>
+        <v>8</v>
       </c>
       <c r="E51" t="s">
-        <v>125</v>
+        <v>91</v>
       </c>
       <c r="F51" t="s">
-        <v>18</v>
+        <v>92</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="H51" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
-        <v>1538</v>
+        <v>1576</v>
       </c>
       <c r="B52">
         <v>2026</v>
       </c>
       <c r="C52">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="D52" t="s">
-        <v>131</v>
+        <v>8</v>
       </c>
       <c r="E52" t="s">
-        <v>132</v>
+        <v>91</v>
       </c>
       <c r="F52" t="s">
-        <v>18</v>
+        <v>92</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="H52" t="s">
-        <v>134</v>
+        <v>124</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>1537</v>
+        <v>1585</v>
       </c>
       <c r="B53">
         <v>2026</v>
       </c>
       <c r="C53">
-        <v>2</v>
+        <v>19</v>
       </c>
       <c r="D53" t="s">
-        <v>131</v>
+        <v>8</v>
       </c>
       <c r="E53" t="s">
-        <v>132</v>
+        <v>91</v>
       </c>
       <c r="F53" t="s">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>135</v>
+        <v>125</v>
       </c>
       <c r="H53" t="s">
-        <v>136</v>
+        <v>126</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>1509</v>
+        <v>1594</v>
       </c>
       <c r="B54">
         <v>2026</v>
       </c>
       <c r="C54">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="D54" t="s">
-        <v>137</v>
+        <v>8</v>
       </c>
       <c r="E54" t="s">
-        <v>138</v>
+        <v>91</v>
       </c>
       <c r="F54" t="s">
-        <v>139</v>
+        <v>92</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>140</v>
+        <v>127</v>
       </c>
       <c r="H54" t="s">
-        <v>141</v>
+        <v>128</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>1510</v>
+        <v>1589</v>
       </c>
       <c r="B55">
         <v>2026</v>
       </c>
       <c r="C55">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="D55" t="s">
-        <v>137</v>
+        <v>8</v>
       </c>
       <c r="E55" t="s">
-        <v>138</v>
+        <v>91</v>
+      </c>
+      <c r="F55" t="s">
+        <v>92</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>142</v>
+        <v>129</v>
       </c>
       <c r="H55" t="s">
-        <v>143</v>
+        <v>130</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>1511</v>
+        <v>1618</v>
       </c>
       <c r="B56">
         <v>2026</v>
       </c>
       <c r="C56">
-        <v>3</v>
+        <v>22</v>
       </c>
       <c r="D56" t="s">
-        <v>137</v>
+        <v>8</v>
       </c>
       <c r="E56" t="s">
-        <v>138</v>
+        <v>91</v>
       </c>
       <c r="F56" t="s">
-        <v>139</v>
+        <v>92</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>144</v>
+        <v>131</v>
       </c>
       <c r="H56" t="s">
-        <v>145</v>
+        <v>132</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>1512</v>
+        <v>1607</v>
       </c>
       <c r="B57">
         <v>2026</v>
       </c>
       <c r="C57">
-        <v>4</v>
+        <v>23</v>
       </c>
       <c r="D57" t="s">
-        <v>137</v>
+        <v>8</v>
       </c>
       <c r="E57" t="s">
-        <v>138</v>
+        <v>91</v>
       </c>
       <c r="F57" t="s">
-        <v>139</v>
+        <v>92</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="H57" t="s">
-        <v>147</v>
+        <v>134</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
-        <v>1513</v>
+        <v>1609</v>
       </c>
       <c r="B58">
         <v>2026</v>
       </c>
       <c r="C58">
-        <v>5</v>
+        <v>24</v>
       </c>
       <c r="D58" t="s">
-        <v>137</v>
+        <v>8</v>
       </c>
       <c r="E58" t="s">
-        <v>138</v>
+        <v>91</v>
       </c>
       <c r="F58" t="s">
-        <v>139</v>
+        <v>92</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>148</v>
+        <v>135</v>
       </c>
       <c r="H58" t="s">
-        <v>149</v>
+        <v>136</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
-        <v>1514</v>
+        <v>1608</v>
       </c>
       <c r="B59">
         <v>2026</v>
       </c>
       <c r="C59">
-        <v>6</v>
+        <v>25</v>
       </c>
       <c r="D59" t="s">
+        <v>8</v>
+      </c>
+      <c r="E59" t="s">
+        <v>91</v>
+      </c>
+      <c r="F59" t="s">
+        <v>92</v>
+      </c>
+      <c r="G59" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="E59" t="s">
+      <c r="H59" t="s">
         <v>138</v>
-      </c>
-[...7 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
-        <v>1515</v>
+        <v>1602</v>
       </c>
       <c r="B60">
         <v>2026</v>
       </c>
       <c r="C60">
-        <v>7</v>
+        <v>26</v>
       </c>
       <c r="D60" t="s">
-        <v>137</v>
+        <v>8</v>
       </c>
       <c r="E60" t="s">
-        <v>138</v>
+        <v>91</v>
       </c>
       <c r="F60" t="s">
-        <v>150</v>
+        <v>92</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>152</v>
+        <v>139</v>
       </c>
       <c r="H60" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
-        <v>1516</v>
+        <v>1639</v>
       </c>
       <c r="B61">
         <v>2026</v>
       </c>
       <c r="C61">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="D61" t="s">
-        <v>137</v>
+        <v>8</v>
       </c>
       <c r="E61" t="s">
-        <v>138</v>
+        <v>91</v>
       </c>
       <c r="F61" t="s">
-        <v>150</v>
+        <v>92</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>153</v>
+        <v>141</v>
       </c>
       <c r="H61" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>1517</v>
+        <v>1643</v>
       </c>
       <c r="B62">
         <v>2026</v>
       </c>
       <c r="C62">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="D62" t="s">
-        <v>137</v>
+        <v>8</v>
       </c>
       <c r="E62" t="s">
-        <v>138</v>
+        <v>91</v>
       </c>
       <c r="F62" t="s">
-        <v>154</v>
+        <v>92</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>155</v>
+        <v>143</v>
       </c>
       <c r="H62" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
-        <v>1518</v>
+        <v>1644</v>
       </c>
       <c r="B63">
         <v>2026</v>
       </c>
       <c r="C63">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="D63" t="s">
-        <v>137</v>
+        <v>8</v>
       </c>
       <c r="E63" t="s">
-        <v>138</v>
+        <v>91</v>
       </c>
       <c r="F63" t="s">
-        <v>154</v>
+        <v>92</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>156</v>
+        <v>145</v>
       </c>
       <c r="H63" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>1527</v>
+        <v>1645</v>
       </c>
       <c r="B64">
         <v>2026</v>
       </c>
       <c r="C64">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="D64" t="s">
-        <v>137</v>
+        <v>8</v>
       </c>
       <c r="E64" t="s">
-        <v>138</v>
+        <v>91</v>
       </c>
       <c r="F64" t="s">
-        <v>150</v>
+        <v>92</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>157</v>
+        <v>147</v>
       </c>
       <c r="H64" t="s">
-        <v>158</v>
+        <v>148</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>1528</v>
+        <v>1542</v>
       </c>
       <c r="B65">
         <v>2026</v>
       </c>
       <c r="C65">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="D65" t="s">
-        <v>137</v>
+        <v>8</v>
       </c>
       <c r="E65" t="s">
-        <v>138</v>
+        <v>149</v>
       </c>
       <c r="F65" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>159</v>
+        <v>151</v>
       </c>
       <c r="H65" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
-        <v>1529</v>
+        <v>1545</v>
       </c>
       <c r="B66">
         <v>2026</v>
       </c>
       <c r="C66">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="D66" t="s">
-        <v>137</v>
+        <v>8</v>
       </c>
       <c r="E66" t="s">
-        <v>138</v>
+        <v>149</v>
       </c>
       <c r="F66" t="s">
-        <v>139</v>
+        <v>150</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>160</v>
+        <v>153</v>
       </c>
       <c r="H66" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
-        <v>1530</v>
+        <v>1565</v>
       </c>
       <c r="B67">
         <v>2026</v>
       </c>
       <c r="C67">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="D67" t="s">
-        <v>137</v>
+        <v>8</v>
       </c>
       <c r="E67" t="s">
-        <v>138</v>
+        <v>149</v>
       </c>
       <c r="F67" t="s">
         <v>150</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="H67" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
-        <v>1531</v>
+        <v>1583</v>
       </c>
       <c r="B68">
         <v>2026</v>
       </c>
       <c r="C68">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="D68" t="s">
-        <v>137</v>
+        <v>8</v>
       </c>
       <c r="E68" t="s">
-        <v>138</v>
+        <v>149</v>
       </c>
       <c r="F68" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="H68" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
-        <v>1532</v>
+        <v>1584</v>
       </c>
       <c r="B69">
         <v>2026</v>
       </c>
       <c r="C69">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="D69" t="s">
-        <v>137</v>
+        <v>8</v>
       </c>
       <c r="E69" t="s">
-        <v>138</v>
+        <v>149</v>
       </c>
       <c r="F69" t="s">
-        <v>139</v>
+        <v>150</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="H69" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
-        <v>1534</v>
+        <v>1587</v>
       </c>
       <c r="B70">
         <v>2026</v>
       </c>
       <c r="C70">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="D70" t="s">
-        <v>137</v>
+        <v>8</v>
       </c>
       <c r="E70" t="s">
-        <v>138</v>
+        <v>149</v>
       </c>
       <c r="F70" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="H70" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
-        <v>1535</v>
+        <v>1586</v>
       </c>
       <c r="B71">
         <v>2026</v>
       </c>
       <c r="C71">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="D71" t="s">
-        <v>137</v>
+        <v>8</v>
       </c>
       <c r="E71" t="s">
-        <v>138</v>
+        <v>149</v>
       </c>
       <c r="F71" t="s">
-        <v>139</v>
+        <v>150</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="H71" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
-        <v>1539</v>
+        <v>1626</v>
       </c>
       <c r="B72">
         <v>2026</v>
       </c>
       <c r="C72">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="D72" t="s">
-        <v>137</v>
+        <v>8</v>
       </c>
       <c r="E72" t="s">
-        <v>138</v>
+        <v>149</v>
       </c>
       <c r="F72" t="s">
-        <v>139</v>
+        <v>150</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="H72" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
-        <v>1540</v>
+        <v>1627</v>
       </c>
       <c r="B73">
         <v>2026</v>
       </c>
       <c r="C73">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D73" t="s">
-        <v>137</v>
+        <v>8</v>
       </c>
       <c r="E73" t="s">
-        <v>138</v>
+        <v>149</v>
       </c>
       <c r="F73" t="s">
-        <v>170</v>
+        <v>150</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="H73" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
-        <v>1541</v>
+        <v>1646</v>
       </c>
       <c r="B74">
         <v>2026</v>
       </c>
       <c r="C74">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D74" t="s">
-        <v>137</v>
+        <v>8</v>
       </c>
       <c r="E74" t="s">
-        <v>138</v>
+        <v>149</v>
       </c>
       <c r="F74" t="s">
-        <v>139</v>
+        <v>150</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="H74" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
-        <v>1560</v>
+        <v>1550</v>
       </c>
       <c r="B75">
         <v>2026</v>
       </c>
       <c r="C75">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="D75" t="s">
-        <v>137</v>
+        <v>8</v>
       </c>
       <c r="E75" t="s">
-        <v>138</v>
+        <v>171</v>
       </c>
       <c r="F75" t="s">
-        <v>139</v>
+        <v>172</v>
       </c>
       <c r="G75" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H75" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
-        <v>1566</v>
+        <v>1588</v>
       </c>
       <c r="B76">
         <v>2026</v>
       </c>
       <c r="C76">
-        <v>23</v>
+        <v>2</v>
       </c>
       <c r="D76" t="s">
-        <v>137</v>
+        <v>8</v>
       </c>
       <c r="E76" t="s">
-        <v>138</v>
+        <v>171</v>
       </c>
       <c r="F76" t="s">
-        <v>150</v>
+        <v>172</v>
       </c>
       <c r="G76" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H76" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
-        <v>1567</v>
+        <v>1600</v>
       </c>
       <c r="B77">
         <v>2026</v>
       </c>
       <c r="C77">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="D77" t="s">
-        <v>137</v>
+        <v>8</v>
       </c>
       <c r="E77" t="s">
-        <v>138</v>
+        <v>171</v>
       </c>
       <c r="F77" t="s">
-        <v>139</v>
+        <v>172</v>
       </c>
       <c r="G77" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="H77" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
-        <v>1568</v>
+        <v>1623</v>
       </c>
       <c r="B78">
         <v>2026</v>
       </c>
       <c r="C78">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="D78" t="s">
-        <v>137</v>
+        <v>8</v>
       </c>
       <c r="E78" t="s">
-        <v>138</v>
+        <v>171</v>
       </c>
       <c r="F78" t="s">
-        <v>139</v>
+        <v>172</v>
       </c>
       <c r="G78" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H78" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
-        <v>1571</v>
+        <v>1667</v>
       </c>
       <c r="B79">
         <v>2026</v>
       </c>
       <c r="C79">
-        <v>26</v>
+        <v>5</v>
       </c>
       <c r="D79" t="s">
-        <v>137</v>
+        <v>8</v>
       </c>
       <c r="E79" t="s">
-        <v>138</v>
+        <v>171</v>
       </c>
       <c r="F79" t="s">
-        <v>139</v>
+        <v>172</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>181</v>
       </c>
       <c r="H79" t="s">
         <v>182</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80">
+        <v>1636</v>
+      </c>
+      <c r="B80">
+        <v>2026</v>
+      </c>
+      <c r="C80">
+        <v>1</v>
+      </c>
+      <c r="D80" t="s">
+        <v>183</v>
+      </c>
+      <c r="E80" t="s">
+        <v>184</v>
+      </c>
+      <c r="F80" t="s">
+        <v>185</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H80" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81">
+        <v>1507</v>
+      </c>
+      <c r="B81">
+        <v>2026</v>
+      </c>
+      <c r="C81">
+        <v>1</v>
+      </c>
+      <c r="D81" t="s">
+        <v>188</v>
+      </c>
+      <c r="E81" t="s">
+        <v>189</v>
+      </c>
+      <c r="F81" t="s">
+        <v>190</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H81" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82">
+        <v>1506</v>
+      </c>
+      <c r="B82">
+        <v>2026</v>
+      </c>
+      <c r="C82">
+        <v>2</v>
+      </c>
+      <c r="D82" t="s">
+        <v>188</v>
+      </c>
+      <c r="E82" t="s">
+        <v>189</v>
+      </c>
+      <c r="F82" t="s">
+        <v>190</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H82" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83">
+        <v>1505</v>
+      </c>
+      <c r="B83">
+        <v>2026</v>
+      </c>
+      <c r="C83">
+        <v>3</v>
+      </c>
+      <c r="D83" t="s">
+        <v>188</v>
+      </c>
+      <c r="E83" t="s">
+        <v>189</v>
+      </c>
+      <c r="F83" t="s">
+        <v>190</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H83" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84">
+        <v>1504</v>
+      </c>
+      <c r="B84">
+        <v>2026</v>
+      </c>
+      <c r="C84">
+        <v>4</v>
+      </c>
+      <c r="D84" t="s">
+        <v>188</v>
+      </c>
+      <c r="E84" t="s">
+        <v>189</v>
+      </c>
+      <c r="F84" t="s">
+        <v>190</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H84" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85">
+        <v>1498</v>
+      </c>
+      <c r="B85">
+        <v>2026</v>
+      </c>
+      <c r="C85">
+        <v>5</v>
+      </c>
+      <c r="D85" t="s">
+        <v>188</v>
+      </c>
+      <c r="E85" t="s">
+        <v>189</v>
+      </c>
+      <c r="F85" t="s">
+        <v>190</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H85" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86">
+        <v>1559</v>
+      </c>
+      <c r="B86">
+        <v>2026</v>
+      </c>
+      <c r="C86">
+        <v>6</v>
+      </c>
+      <c r="D86" t="s">
+        <v>188</v>
+      </c>
+      <c r="E86" t="s">
+        <v>189</v>
+      </c>
+      <c r="F86" t="s">
+        <v>14</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="H86" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87">
+        <v>1572</v>
+      </c>
+      <c r="B87">
+        <v>2026</v>
+      </c>
+      <c r="C87">
+        <v>7</v>
+      </c>
+      <c r="D87" t="s">
+        <v>188</v>
+      </c>
+      <c r="E87" t="s">
+        <v>189</v>
+      </c>
+      <c r="F87" t="s">
+        <v>92</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="H87" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88">
+        <v>1595</v>
+      </c>
+      <c r="B88">
+        <v>2026</v>
+      </c>
+      <c r="C88">
+        <v>8</v>
+      </c>
+      <c r="D88" t="s">
+        <v>188</v>
+      </c>
+      <c r="E88" t="s">
+        <v>189</v>
+      </c>
+      <c r="F88" t="s">
+        <v>38</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H88" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89">
+        <v>1596</v>
+      </c>
+      <c r="B89">
+        <v>2026</v>
+      </c>
+      <c r="C89">
+        <v>9</v>
+      </c>
+      <c r="D89" t="s">
+        <v>188</v>
+      </c>
+      <c r="E89" t="s">
+        <v>189</v>
+      </c>
+      <c r="F89" t="s">
+        <v>38</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="H89" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90">
+        <v>1597</v>
+      </c>
+      <c r="B90">
+        <v>2026</v>
+      </c>
+      <c r="C90">
+        <v>10</v>
+      </c>
+      <c r="D90" t="s">
+        <v>188</v>
+      </c>
+      <c r="E90" t="s">
+        <v>189</v>
+      </c>
+      <c r="F90" t="s">
+        <v>190</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="H90" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91">
+        <v>1598</v>
+      </c>
+      <c r="B91">
+        <v>2026</v>
+      </c>
+      <c r="C91">
+        <v>11</v>
+      </c>
+      <c r="D91" t="s">
+        <v>188</v>
+      </c>
+      <c r="E91" t="s">
+        <v>189</v>
+      </c>
+      <c r="F91" t="s">
+        <v>92</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H91" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92">
+        <v>1640</v>
+      </c>
+      <c r="B92">
+        <v>2026</v>
+      </c>
+      <c r="C92">
+        <v>12</v>
+      </c>
+      <c r="D92" t="s">
+        <v>188</v>
+      </c>
+      <c r="E92" t="s">
+        <v>189</v>
+      </c>
+      <c r="F92" t="s">
+        <v>92</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H92" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93">
+        <v>1650</v>
+      </c>
+      <c r="B93">
+        <v>2026</v>
+      </c>
+      <c r="C93">
+        <v>13</v>
+      </c>
+      <c r="D93" t="s">
+        <v>188</v>
+      </c>
+      <c r="E93" t="s">
+        <v>189</v>
+      </c>
+      <c r="F93" t="s">
+        <v>172</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H93" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94">
+        <v>1651</v>
+      </c>
+      <c r="B94">
+        <v>2026</v>
+      </c>
+      <c r="C94">
+        <v>14</v>
+      </c>
+      <c r="D94" t="s">
+        <v>188</v>
+      </c>
+      <c r="E94" t="s">
+        <v>189</v>
+      </c>
+      <c r="F94" t="s">
+        <v>172</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H94" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95">
+        <v>1652</v>
+      </c>
+      <c r="B95">
+        <v>2026</v>
+      </c>
+      <c r="C95">
+        <v>15</v>
+      </c>
+      <c r="D95" t="s">
+        <v>188</v>
+      </c>
+      <c r="E95" t="s">
+        <v>189</v>
+      </c>
+      <c r="F95" t="s">
+        <v>172</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H95" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96">
+        <v>1653</v>
+      </c>
+      <c r="B96">
+        <v>2026</v>
+      </c>
+      <c r="C96">
+        <v>16</v>
+      </c>
+      <c r="D96" t="s">
+        <v>188</v>
+      </c>
+      <c r="E96" t="s">
+        <v>189</v>
+      </c>
+      <c r="F96" t="s">
+        <v>172</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H96" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97">
+        <v>1654</v>
+      </c>
+      <c r="B97">
+        <v>2026</v>
+      </c>
+      <c r="C97">
+        <v>17</v>
+      </c>
+      <c r="D97" t="s">
+        <v>188</v>
+      </c>
+      <c r="E97" t="s">
+        <v>189</v>
+      </c>
+      <c r="F97" t="s">
+        <v>172</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H97" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98">
+        <v>1655</v>
+      </c>
+      <c r="B98">
+        <v>2026</v>
+      </c>
+      <c r="C98">
+        <v>18</v>
+      </c>
+      <c r="D98" t="s">
+        <v>188</v>
+      </c>
+      <c r="E98" t="s">
+        <v>189</v>
+      </c>
+      <c r="F98" t="s">
+        <v>172</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H98" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99">
+        <v>1656</v>
+      </c>
+      <c r="B99">
+        <v>2026</v>
+      </c>
+      <c r="C99">
+        <v>19</v>
+      </c>
+      <c r="D99" t="s">
+        <v>188</v>
+      </c>
+      <c r="E99" t="s">
+        <v>189</v>
+      </c>
+      <c r="F99" t="s">
+        <v>172</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H99" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100">
+        <v>1536</v>
+      </c>
+      <c r="B100">
+        <v>2026</v>
+      </c>
+      <c r="C100">
+        <v>1</v>
+      </c>
+      <c r="D100" t="s">
+        <v>229</v>
+      </c>
+      <c r="E100" t="s">
+        <v>230</v>
+      </c>
+      <c r="F100" t="s">
+        <v>172</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H100" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101">
+        <v>1519</v>
+      </c>
+      <c r="B101">
+        <v>2026</v>
+      </c>
+      <c r="C101">
+        <v>2</v>
+      </c>
+      <c r="D101" t="s">
+        <v>229</v>
+      </c>
+      <c r="E101" t="s">
+        <v>230</v>
+      </c>
+      <c r="F101" t="s">
+        <v>172</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H101" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102">
+        <v>1520</v>
+      </c>
+      <c r="B102">
+        <v>2026</v>
+      </c>
+      <c r="C102">
+        <v>3</v>
+      </c>
+      <c r="D102" t="s">
+        <v>229</v>
+      </c>
+      <c r="E102" t="s">
+        <v>230</v>
+      </c>
+      <c r="F102" t="s">
+        <v>172</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H102" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103">
+        <v>1573</v>
+      </c>
+      <c r="B103">
+        <v>2026</v>
+      </c>
+      <c r="C103">
+        <v>4</v>
+      </c>
+      <c r="D103" t="s">
+        <v>229</v>
+      </c>
+      <c r="E103" t="s">
+        <v>230</v>
+      </c>
+      <c r="F103" t="s">
+        <v>172</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H103" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104">
+        <v>1574</v>
+      </c>
+      <c r="B104">
+        <v>2026</v>
+      </c>
+      <c r="C104">
+        <v>5</v>
+      </c>
+      <c r="D104" t="s">
+        <v>229</v>
+      </c>
+      <c r="E104" t="s">
+        <v>230</v>
+      </c>
+      <c r="F104" t="s">
+        <v>172</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H104" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105">
+        <v>1577</v>
+      </c>
+      <c r="B105">
+        <v>2026</v>
+      </c>
+      <c r="C105">
+        <v>6</v>
+      </c>
+      <c r="D105" t="s">
+        <v>229</v>
+      </c>
+      <c r="E105" t="s">
+        <v>230</v>
+      </c>
+      <c r="F105" t="s">
+        <v>172</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H105" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106">
+        <v>1629</v>
+      </c>
+      <c r="B106">
+        <v>2026</v>
+      </c>
+      <c r="C106">
+        <v>7</v>
+      </c>
+      <c r="D106" t="s">
+        <v>229</v>
+      </c>
+      <c r="E106" t="s">
+        <v>230</v>
+      </c>
+      <c r="F106" t="s">
+        <v>172</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H106" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107">
+        <v>1630</v>
+      </c>
+      <c r="B107">
+        <v>2026</v>
+      </c>
+      <c r="C107">
+        <v>8</v>
+      </c>
+      <c r="D107" t="s">
+        <v>229</v>
+      </c>
+      <c r="E107" t="s">
+        <v>230</v>
+      </c>
+      <c r="F107" t="s">
+        <v>172</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H107" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108">
+        <v>1525</v>
+      </c>
+      <c r="B108">
+        <v>2026</v>
+      </c>
+      <c r="C108">
+        <v>1</v>
+      </c>
+      <c r="D108" t="s">
+        <v>246</v>
+      </c>
+      <c r="E108" t="s">
+        <v>247</v>
+      </c>
+      <c r="F108" t="s">
+        <v>185</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="H108" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109">
+        <v>1526</v>
+      </c>
+      <c r="B109">
+        <v>2026</v>
+      </c>
+      <c r="C109">
+        <v>2</v>
+      </c>
+      <c r="D109" t="s">
+        <v>246</v>
+      </c>
+      <c r="E109" t="s">
+        <v>247</v>
+      </c>
+      <c r="F109" t="s">
+        <v>185</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H109" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110">
+        <v>1578</v>
+      </c>
+      <c r="B110">
+        <v>2026</v>
+      </c>
+      <c r="C110">
+        <v>3</v>
+      </c>
+      <c r="D110" t="s">
+        <v>246</v>
+      </c>
+      <c r="E110" t="s">
+        <v>247</v>
+      </c>
+      <c r="F110" t="s">
+        <v>185</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H110" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111">
+        <v>1637</v>
+      </c>
+      <c r="B111">
+        <v>2026</v>
+      </c>
+      <c r="C111">
+        <v>4</v>
+      </c>
+      <c r="D111" t="s">
+        <v>246</v>
+      </c>
+      <c r="E111" t="s">
+        <v>247</v>
+      </c>
+      <c r="F111" t="s">
+        <v>185</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="H111" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112">
+        <v>1508</v>
+      </c>
+      <c r="B112">
+        <v>2026</v>
+      </c>
+      <c r="C112">
+        <v>1</v>
+      </c>
+      <c r="D112" t="s">
+        <v>253</v>
+      </c>
+      <c r="E112" t="s">
+        <v>254</v>
+      </c>
+      <c r="F112" t="s">
+        <v>172</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H112" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113">
+        <v>1669</v>
+      </c>
+      <c r="B113">
+        <v>2026</v>
+      </c>
+      <c r="C113">
+        <v>2</v>
+      </c>
+      <c r="D113" t="s">
+        <v>253</v>
+      </c>
+      <c r="E113" t="s">
+        <v>254</v>
+      </c>
+      <c r="F113" t="s">
+        <v>172</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H113" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114">
+        <v>1533</v>
+      </c>
+      <c r="B114">
+        <v>2026</v>
+      </c>
+      <c r="C114">
+        <v>1</v>
+      </c>
+      <c r="D114" t="s">
+        <v>259</v>
+      </c>
+      <c r="E114" t="s">
+        <v>260</v>
+      </c>
+      <c r="F114" t="s">
+        <v>92</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H114" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115">
+        <v>1569</v>
+      </c>
+      <c r="B115">
+        <v>2026</v>
+      </c>
+      <c r="C115">
+        <v>2</v>
+      </c>
+      <c r="D115" t="s">
+        <v>259</v>
+      </c>
+      <c r="E115" t="s">
+        <v>260</v>
+      </c>
+      <c r="F115" t="s">
+        <v>172</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="H115" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116">
+        <v>1570</v>
+      </c>
+      <c r="B116">
+        <v>2026</v>
+      </c>
+      <c r="C116">
+        <v>3</v>
+      </c>
+      <c r="D116" t="s">
+        <v>259</v>
+      </c>
+      <c r="E116" t="s">
+        <v>260</v>
+      </c>
+      <c r="F116" t="s">
+        <v>44</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H116" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117">
+        <v>1642</v>
+      </c>
+      <c r="B117">
+        <v>2026</v>
+      </c>
+      <c r="C117">
+        <v>4</v>
+      </c>
+      <c r="D117" t="s">
+        <v>259</v>
+      </c>
+      <c r="E117" t="s">
+        <v>260</v>
+      </c>
+      <c r="F117" t="s">
+        <v>92</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H117" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118">
+        <v>1666</v>
+      </c>
+      <c r="B118">
+        <v>2026</v>
+      </c>
+      <c r="C118">
+        <v>5</v>
+      </c>
+      <c r="D118" t="s">
+        <v>259</v>
+      </c>
+      <c r="E118" t="s">
+        <v>260</v>
+      </c>
+      <c r="F118" t="s">
+        <v>38</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H118" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119">
+        <v>1538</v>
+      </c>
+      <c r="B119">
+        <v>2026</v>
+      </c>
+      <c r="C119">
+        <v>1</v>
+      </c>
+      <c r="D119" t="s">
+        <v>269</v>
+      </c>
+      <c r="E119" t="s">
+        <v>270</v>
+      </c>
+      <c r="F119" t="s">
+        <v>44</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H119" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120">
+        <v>1537</v>
+      </c>
+      <c r="B120">
+        <v>2026</v>
+      </c>
+      <c r="C120">
+        <v>2</v>
+      </c>
+      <c r="D120" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" t="s">
+        <v>270</v>
+      </c>
+      <c r="F120" t="s">
+        <v>172</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H120" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121">
+        <v>1611</v>
+      </c>
+      <c r="B121">
+        <v>2026</v>
+      </c>
+      <c r="C121">
+        <v>3</v>
+      </c>
+      <c r="D121" t="s">
+        <v>269</v>
+      </c>
+      <c r="E121" t="s">
+        <v>270</v>
+      </c>
+      <c r="F121" t="s">
+        <v>92</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="H121" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122">
+        <v>1641</v>
+      </c>
+      <c r="B122">
+        <v>2026</v>
+      </c>
+      <c r="C122">
+        <v>4</v>
+      </c>
+      <c r="D122" t="s">
+        <v>269</v>
+      </c>
+      <c r="E122" t="s">
+        <v>270</v>
+      </c>
+      <c r="F122" t="s">
+        <v>92</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H122" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123">
+        <v>1647</v>
+      </c>
+      <c r="B123">
+        <v>2026</v>
+      </c>
+      <c r="C123">
+        <v>5</v>
+      </c>
+      <c r="D123" t="s">
+        <v>269</v>
+      </c>
+      <c r="E123" t="s">
+        <v>270</v>
+      </c>
+      <c r="F123" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H123" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124">
+        <v>1648</v>
+      </c>
+      <c r="B124">
+        <v>2026</v>
+      </c>
+      <c r="C124">
+        <v>6</v>
+      </c>
+      <c r="D124" t="s">
+        <v>269</v>
+      </c>
+      <c r="E124" t="s">
+        <v>270</v>
+      </c>
+      <c r="F124" t="s">
+        <v>20</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H124" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125">
+        <v>1649</v>
+      </c>
+      <c r="B125">
+        <v>2026</v>
+      </c>
+      <c r="C125">
+        <v>7</v>
+      </c>
+      <c r="D125" t="s">
+        <v>269</v>
+      </c>
+      <c r="E125" t="s">
+        <v>270</v>
+      </c>
+      <c r="F125" t="s">
+        <v>20</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H125" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126">
+        <v>1509</v>
+      </c>
+      <c r="B126">
+        <v>2026</v>
+      </c>
+      <c r="C126">
+        <v>1</v>
+      </c>
+      <c r="D126" t="s">
+        <v>281</v>
+      </c>
+      <c r="E126" t="s">
+        <v>282</v>
+      </c>
+      <c r="F126" t="s">
+        <v>283</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H126" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127">
+        <v>1510</v>
+      </c>
+      <c r="B127">
+        <v>2026</v>
+      </c>
+      <c r="C127">
+        <v>2</v>
+      </c>
+      <c r="D127" t="s">
+        <v>281</v>
+      </c>
+      <c r="E127" t="s">
+        <v>282</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="H127" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128">
+        <v>1511</v>
+      </c>
+      <c r="B128">
+        <v>2026</v>
+      </c>
+      <c r="C128">
+        <v>3</v>
+      </c>
+      <c r="D128" t="s">
+        <v>281</v>
+      </c>
+      <c r="E128" t="s">
+        <v>282</v>
+      </c>
+      <c r="F128" t="s">
+        <v>283</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H128" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129">
+        <v>1512</v>
+      </c>
+      <c r="B129">
+        <v>2026</v>
+      </c>
+      <c r="C129">
+        <v>4</v>
+      </c>
+      <c r="D129" t="s">
+        <v>281</v>
+      </c>
+      <c r="E129" t="s">
+        <v>282</v>
+      </c>
+      <c r="F129" t="s">
+        <v>283</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H129" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130">
+        <v>1513</v>
+      </c>
+      <c r="B130">
+        <v>2026</v>
+      </c>
+      <c r="C130">
+        <v>5</v>
+      </c>
+      <c r="D130" t="s">
+        <v>281</v>
+      </c>
+      <c r="E130" t="s">
+        <v>282</v>
+      </c>
+      <c r="F130" t="s">
+        <v>283</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="H130" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131">
+        <v>1514</v>
+      </c>
+      <c r="B131">
+        <v>2026</v>
+      </c>
+      <c r="C131">
+        <v>6</v>
+      </c>
+      <c r="D131" t="s">
+        <v>281</v>
+      </c>
+      <c r="E131" t="s">
+        <v>282</v>
+      </c>
+      <c r="F131" t="s">
+        <v>294</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="H131" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132">
+        <v>1515</v>
+      </c>
+      <c r="B132">
+        <v>2026</v>
+      </c>
+      <c r="C132">
+        <v>7</v>
+      </c>
+      <c r="D132" t="s">
+        <v>281</v>
+      </c>
+      <c r="E132" t="s">
+        <v>282</v>
+      </c>
+      <c r="F132" t="s">
+        <v>294</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H132" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133">
+        <v>1516</v>
+      </c>
+      <c r="B133">
+        <v>2026</v>
+      </c>
+      <c r="C133">
+        <v>8</v>
+      </c>
+      <c r="D133" t="s">
+        <v>281</v>
+      </c>
+      <c r="E133" t="s">
+        <v>282</v>
+      </c>
+      <c r="F133" t="s">
+        <v>294</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H133" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134">
+        <v>1517</v>
+      </c>
+      <c r="B134">
+        <v>2026</v>
+      </c>
+      <c r="C134">
+        <v>9</v>
+      </c>
+      <c r="D134" t="s">
+        <v>281</v>
+      </c>
+      <c r="E134" t="s">
+        <v>282</v>
+      </c>
+      <c r="F134" t="s">
+        <v>298</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H134" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135">
+        <v>1518</v>
+      </c>
+      <c r="B135">
+        <v>2026</v>
+      </c>
+      <c r="C135">
+        <v>10</v>
+      </c>
+      <c r="D135" t="s">
+        <v>281</v>
+      </c>
+      <c r="E135" t="s">
+        <v>282</v>
+      </c>
+      <c r="F135" t="s">
+        <v>298</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H135" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136">
+        <v>1527</v>
+      </c>
+      <c r="B136">
+        <v>2026</v>
+      </c>
+      <c r="C136">
+        <v>11</v>
+      </c>
+      <c r="D136" t="s">
+        <v>281</v>
+      </c>
+      <c r="E136" t="s">
+        <v>282</v>
+      </c>
+      <c r="F136" t="s">
+        <v>294</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="H136" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137">
+        <v>1528</v>
+      </c>
+      <c r="B137">
+        <v>2026</v>
+      </c>
+      <c r="C137">
+        <v>12</v>
+      </c>
+      <c r="D137" t="s">
+        <v>281</v>
+      </c>
+      <c r="E137" t="s">
+        <v>282</v>
+      </c>
+      <c r="F137" t="s">
+        <v>298</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H137" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138">
+        <v>1529</v>
+      </c>
+      <c r="B138">
+        <v>2026</v>
+      </c>
+      <c r="C138">
+        <v>13</v>
+      </c>
+      <c r="D138" t="s">
+        <v>281</v>
+      </c>
+      <c r="E138" t="s">
+        <v>282</v>
+      </c>
+      <c r="F138" t="s">
+        <v>283</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H138" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139">
+        <v>1530</v>
+      </c>
+      <c r="B139">
+        <v>2026</v>
+      </c>
+      <c r="C139">
+        <v>14</v>
+      </c>
+      <c r="D139" t="s">
+        <v>281</v>
+      </c>
+      <c r="E139" t="s">
+        <v>282</v>
+      </c>
+      <c r="F139" t="s">
+        <v>294</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H139" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140">
+        <v>1531</v>
+      </c>
+      <c r="B140">
+        <v>2026</v>
+      </c>
+      <c r="C140">
+        <v>15</v>
+      </c>
+      <c r="D140" t="s">
+        <v>281</v>
+      </c>
+      <c r="E140" t="s">
+        <v>282</v>
+      </c>
+      <c r="F140" t="s">
+        <v>298</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H140" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141">
+        <v>1532</v>
+      </c>
+      <c r="B141">
+        <v>2026</v>
+      </c>
+      <c r="C141">
+        <v>16</v>
+      </c>
+      <c r="D141" t="s">
+        <v>281</v>
+      </c>
+      <c r="E141" t="s">
+        <v>282</v>
+      </c>
+      <c r="F141" t="s">
+        <v>283</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H141" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142">
+        <v>1534</v>
+      </c>
+      <c r="B142">
+        <v>2026</v>
+      </c>
+      <c r="C142">
+        <v>17</v>
+      </c>
+      <c r="D142" t="s">
+        <v>281</v>
+      </c>
+      <c r="E142" t="s">
+        <v>282</v>
+      </c>
+      <c r="F142" t="s">
+        <v>298</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H142" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143">
+        <v>1535</v>
+      </c>
+      <c r="B143">
+        <v>2026</v>
+      </c>
+      <c r="C143">
+        <v>18</v>
+      </c>
+      <c r="D143" t="s">
+        <v>281</v>
+      </c>
+      <c r="E143" t="s">
+        <v>282</v>
+      </c>
+      <c r="F143" t="s">
+        <v>283</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H143" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144">
+        <v>1539</v>
+      </c>
+      <c r="B144">
+        <v>2026</v>
+      </c>
+      <c r="C144">
+        <v>19</v>
+      </c>
+      <c r="D144" t="s">
+        <v>281</v>
+      </c>
+      <c r="E144" t="s">
+        <v>282</v>
+      </c>
+      <c r="F144" t="s">
+        <v>283</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="H144" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145">
+        <v>1540</v>
+      </c>
+      <c r="B145">
+        <v>2026</v>
+      </c>
+      <c r="C145">
+        <v>20</v>
+      </c>
+      <c r="D145" t="s">
+        <v>281</v>
+      </c>
+      <c r="E145" t="s">
+        <v>282</v>
+      </c>
+      <c r="F145" t="s">
+        <v>314</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H145" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146">
+        <v>1541</v>
+      </c>
+      <c r="B146">
+        <v>2026</v>
+      </c>
+      <c r="C146">
+        <v>21</v>
+      </c>
+      <c r="D146" t="s">
+        <v>281</v>
+      </c>
+      <c r="E146" t="s">
+        <v>282</v>
+      </c>
+      <c r="F146" t="s">
+        <v>283</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="H146" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147">
+        <v>1560</v>
+      </c>
+      <c r="B147">
+        <v>2026</v>
+      </c>
+      <c r="C147">
+        <v>22</v>
+      </c>
+      <c r="D147" t="s">
+        <v>281</v>
+      </c>
+      <c r="E147" t="s">
+        <v>282</v>
+      </c>
+      <c r="F147" t="s">
+        <v>283</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H147" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148">
+        <v>1566</v>
+      </c>
+      <c r="B148">
+        <v>2026</v>
+      </c>
+      <c r="C148">
+        <v>23</v>
+      </c>
+      <c r="D148" t="s">
+        <v>281</v>
+      </c>
+      <c r="E148" t="s">
+        <v>282</v>
+      </c>
+      <c r="F148" t="s">
+        <v>294</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="H148" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149">
+        <v>1567</v>
+      </c>
+      <c r="B149">
+        <v>2026</v>
+      </c>
+      <c r="C149">
+        <v>24</v>
+      </c>
+      <c r="D149" t="s">
+        <v>281</v>
+      </c>
+      <c r="E149" t="s">
+        <v>282</v>
+      </c>
+      <c r="F149" t="s">
+        <v>283</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H149" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150">
+        <v>1568</v>
+      </c>
+      <c r="B150">
+        <v>2026</v>
+      </c>
+      <c r="C150">
+        <v>25</v>
+      </c>
+      <c r="D150" t="s">
+        <v>281</v>
+      </c>
+      <c r="E150" t="s">
+        <v>282</v>
+      </c>
+      <c r="F150" t="s">
+        <v>283</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H150" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151">
+        <v>1571</v>
+      </c>
+      <c r="B151">
+        <v>2026</v>
+      </c>
+      <c r="C151">
+        <v>26</v>
+      </c>
+      <c r="D151" t="s">
+        <v>281</v>
+      </c>
+      <c r="E151" t="s">
+        <v>282</v>
+      </c>
+      <c r="F151" t="s">
+        <v>283</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H151" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152">
+        <v>1579</v>
+      </c>
+      <c r="B152">
+        <v>2026</v>
+      </c>
+      <c r="C152">
+        <v>27</v>
+      </c>
+      <c r="D152" t="s">
+        <v>281</v>
+      </c>
+      <c r="E152" t="s">
+        <v>282</v>
+      </c>
+      <c r="F152" t="s">
+        <v>314</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H152" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153">
+        <v>1580</v>
+      </c>
+      <c r="B153">
+        <v>2026</v>
+      </c>
+      <c r="C153">
+        <v>28</v>
+      </c>
+      <c r="D153" t="s">
+        <v>281</v>
+      </c>
+      <c r="E153" t="s">
+        <v>282</v>
+      </c>
+      <c r="F153" t="s">
+        <v>298</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H153" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154">
+        <v>1581</v>
+      </c>
+      <c r="B154">
+        <v>2026</v>
+      </c>
+      <c r="C154">
+        <v>29</v>
+      </c>
+      <c r="D154" t="s">
+        <v>281</v>
+      </c>
+      <c r="E154" t="s">
+        <v>282</v>
+      </c>
+      <c r="F154" t="s">
+        <v>283</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H154" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155">
+        <v>1610</v>
+      </c>
+      <c r="B155">
+        <v>2026</v>
+      </c>
+      <c r="C155">
+        <v>30</v>
+      </c>
+      <c r="D155" t="s">
+        <v>281</v>
+      </c>
+      <c r="E155" t="s">
+        <v>282</v>
+      </c>
+      <c r="F155" t="s">
+        <v>298</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H155" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156">
+        <v>1612</v>
+      </c>
+      <c r="B156">
+        <v>2026</v>
+      </c>
+      <c r="C156">
+        <v>31</v>
+      </c>
+      <c r="D156" t="s">
+        <v>281</v>
+      </c>
+      <c r="E156" t="s">
+        <v>282</v>
+      </c>
+      <c r="F156" t="s">
+        <v>283</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H156" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157">
+        <v>1613</v>
+      </c>
+      <c r="B157">
+        <v>2026</v>
+      </c>
+      <c r="C157">
+        <v>32</v>
+      </c>
+      <c r="D157" t="s">
+        <v>281</v>
+      </c>
+      <c r="E157" t="s">
+        <v>282</v>
+      </c>
+      <c r="F157" t="s">
+        <v>283</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H157" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158">
+        <v>1614</v>
+      </c>
+      <c r="B158">
+        <v>2026</v>
+      </c>
+      <c r="C158">
+        <v>33</v>
+      </c>
+      <c r="D158" t="s">
+        <v>281</v>
+      </c>
+      <c r="E158" t="s">
+        <v>282</v>
+      </c>
+      <c r="F158" t="s">
+        <v>283</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H158" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159">
+        <v>1615</v>
+      </c>
+      <c r="B159">
+        <v>2026</v>
+      </c>
+      <c r="C159">
+        <v>34</v>
+      </c>
+      <c r="D159" t="s">
+        <v>281</v>
+      </c>
+      <c r="E159" t="s">
+        <v>282</v>
+      </c>
+      <c r="F159" t="s">
+        <v>294</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H159" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160">
+        <v>1616</v>
+      </c>
+      <c r="B160">
+        <v>2026</v>
+      </c>
+      <c r="C160">
+        <v>35</v>
+      </c>
+      <c r="D160" t="s">
+        <v>281</v>
+      </c>
+      <c r="E160" t="s">
+        <v>282</v>
+      </c>
+      <c r="F160" t="s">
+        <v>283</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="H160" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161">
+        <v>1617</v>
+      </c>
+      <c r="B161">
+        <v>2026</v>
+      </c>
+      <c r="C161">
+        <v>36</v>
+      </c>
+      <c r="D161" t="s">
+        <v>281</v>
+      </c>
+      <c r="E161" t="s">
+        <v>282</v>
+      </c>
+      <c r="F161" t="s">
+        <v>283</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H161" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162">
+        <v>1631</v>
+      </c>
+      <c r="B162">
+        <v>2026</v>
+      </c>
+      <c r="C162">
+        <v>37</v>
+      </c>
+      <c r="D162" t="s">
+        <v>281</v>
+      </c>
+      <c r="E162" t="s">
+        <v>282</v>
+      </c>
+      <c r="F162" t="s">
+        <v>298</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H162" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163">
+        <v>1632</v>
+      </c>
+      <c r="B163">
+        <v>2026</v>
+      </c>
+      <c r="C163">
+        <v>38</v>
+      </c>
+      <c r="D163" t="s">
+        <v>281</v>
+      </c>
+      <c r="E163" t="s">
+        <v>282</v>
+      </c>
+      <c r="F163" t="s">
+        <v>294</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H163" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164">
+        <v>1633</v>
+      </c>
+      <c r="B164">
+        <v>2026</v>
+      </c>
+      <c r="C164">
+        <v>39</v>
+      </c>
+      <c r="D164" t="s">
+        <v>281</v>
+      </c>
+      <c r="E164" t="s">
+        <v>282</v>
+      </c>
+      <c r="F164" t="s">
+        <v>283</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H164" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165">
+        <v>1634</v>
+      </c>
+      <c r="B165">
+        <v>2026</v>
+      </c>
+      <c r="C165">
+        <v>40</v>
+      </c>
+      <c r="D165" t="s">
+        <v>281</v>
+      </c>
+      <c r="E165" t="s">
+        <v>282</v>
+      </c>
+      <c r="F165" t="s">
+        <v>294</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H165" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166">
+        <v>1635</v>
+      </c>
+      <c r="B166">
+        <v>2026</v>
+      </c>
+      <c r="C166">
+        <v>41</v>
+      </c>
+      <c r="D166" t="s">
+        <v>281</v>
+      </c>
+      <c r="E166" t="s">
+        <v>282</v>
+      </c>
+      <c r="F166" t="s">
+        <v>283</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H166" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167">
+        <v>1658</v>
+      </c>
+      <c r="B167">
+        <v>2026</v>
+      </c>
+      <c r="C167">
+        <v>42</v>
+      </c>
+      <c r="D167" t="s">
+        <v>281</v>
+      </c>
+      <c r="E167" t="s">
+        <v>282</v>
+      </c>
+      <c r="F167" t="s">
+        <v>283</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H167" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168">
+        <v>1659</v>
+      </c>
+      <c r="B168">
+        <v>2026</v>
+      </c>
+      <c r="C168">
+        <v>43</v>
+      </c>
+      <c r="D168" t="s">
+        <v>281</v>
+      </c>
+      <c r="E168" t="s">
+        <v>282</v>
+      </c>
+      <c r="F168" t="s">
+        <v>283</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="H168" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169">
+        <v>1660</v>
+      </c>
+      <c r="B169">
+        <v>2026</v>
+      </c>
+      <c r="C169">
+        <v>44</v>
+      </c>
+      <c r="D169" t="s">
+        <v>281</v>
+      </c>
+      <c r="E169" t="s">
+        <v>282</v>
+      </c>
+      <c r="F169" t="s">
+        <v>283</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="H169" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170">
+        <v>1661</v>
+      </c>
+      <c r="B170">
+        <v>2026</v>
+      </c>
+      <c r="C170">
+        <v>45</v>
+      </c>
+      <c r="D170" t="s">
+        <v>281</v>
+      </c>
+      <c r="E170" t="s">
+        <v>282</v>
+      </c>
+      <c r="F170" t="s">
+        <v>283</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="H170" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171">
+        <v>1662</v>
+      </c>
+      <c r="B171">
+        <v>2026</v>
+      </c>
+      <c r="C171">
+        <v>46</v>
+      </c>
+      <c r="D171" t="s">
+        <v>281</v>
+      </c>
+      <c r="E171" t="s">
+        <v>282</v>
+      </c>
+      <c r="F171" t="s">
+        <v>283</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H171" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172">
+        <v>1663</v>
+      </c>
+      <c r="B172">
+        <v>2026</v>
+      </c>
+      <c r="C172">
+        <v>47</v>
+      </c>
+      <c r="D172" t="s">
+        <v>281</v>
+      </c>
+      <c r="E172" t="s">
+        <v>282</v>
+      </c>
+      <c r="F172" t="s">
+        <v>283</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="H172" t="s">
+        <v>361</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3062,50 +6022,143 @@
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>