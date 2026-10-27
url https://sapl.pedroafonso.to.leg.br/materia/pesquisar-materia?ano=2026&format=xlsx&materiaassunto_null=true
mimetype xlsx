--- v2 (2026-09-11)
+++ v3 (2026-10-27)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="862" uniqueCount="362">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1076" uniqueCount="430">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -139,50 +139,56 @@
     <t>Requer ao Poder Executivo Municipal a adoção das providências necessárias para a extensão da rede de abastecimento de água e da rede de energia elétrica para a Rua Ribeirão, localizada no Setor Zacarias Campelo, bem como que sejam realizadas tratativas junto ao SISAPA para que as faturas de água sejam entregues diretamente nas residências dos moradores da referida via.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1657/requerimento__no_09.2026_vereador_jose_de_ribamar_coelho_soares_0001.pdf</t>
   </si>
   <si>
     <t>Requerer ao Poder Executivo Municipal, a recuperação das estradas vicinais das comunidades de Porto Real, Rio Negro e Agrovila, localizadas no município de Pedro Afonso/TO.</t>
   </si>
   <si>
     <t>Requerimentos - Ver. Lili Benício</t>
   </si>
   <si>
     <t>LILI BENÍCIO</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1603/requerimento_no001_vereadora_lili_pereira_benicio_dos_santos.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, que seja analisada a viabilidade técnica e orçamentária para a retirada do muro que circunda o Estádio Municipal Ricardo Alves de Carvalho - Ricardão, localizado no Setor Aeroporto II, com sua substituição por alambrado.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1638/requerimento_no_002-2026_vereadora_lili.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Legislativo Municipal a realização de Sessão Solene em homenagem ao trigésimo ano de implantação do PROCEDER III, ao município de Pedro Afonso.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1680/requerimento_no_004-2026__lili__.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, por meio do órgão competente, a extensão da rede de abastecimento de água na Rua 11, localizada no Setor Quixabeira, no Município de Pedro Afonso — TO.</t>
   </si>
   <si>
     <t>Requerimentos - Ver. Mirneuton Soares</t>
   </si>
   <si>
     <t>MIRNEUTON SOARES</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1544/requerimento_no_002_vereador_mirneuto___aprovado_no_juridico.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal, por meio da Secretaria Municipal competente, a realização de serviços de terraplanagem nas ruas do setor Canadá, no município de Pedro Afonso - TO.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1549/requerimento_n03_vereador_mirneuton...pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal que, por meio da Secretaria competente, realize gestão junto ao Governo do Estado, bem como a elaboração de estudo técnico de viabilidade para a construção de rotatória na Rodovia Federal BR-235, no trecho que especifica.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1563/mirneuton_soares.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal que, viabilize a realização de estudo técnico com a finalidade de promover a abertura e o alargamento da via comercial localizada no Setor Canavieiras, situada ao lado da rodovia TO-010, que percorre todo o setor e dá acesso ao Setor Canadá.</t>
   </si>
@@ -238,50 +244,56 @@
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1628/requerimento_no014-2026_gb_mirneuton_soares_dias.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal que realize gestões junto ao Departamento Nacional de Infraestrutura de Transportes - DNIT, visando à liberação da passagem de veículos funerários transportando corpos pela ponte sobre o Rio Tocantins, em Pedro Afonso – TO, e, caso não seja possível a adoção dessa medida, que seja garantida prioridade na travessia pelas balsas aos veículos funerários em serviço.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1621/requerimento_no_015-2026_gb-_mirneuton_soares_dias.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal que realize gestões junto aos órgãos competentes e às instituições bancárias para a realização de audiência pública, com o objetivo de discutir alternativas que permitam aos aposentados, pensionistas e demais beneficiários receberem e sacarem seus benefícios no_x000D_
 município de Pedro Afonso – TО.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1664/requerimento_no_016_mirneuton_0001.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal o aterramento de área para estacionamento de veículos, localizada ao lado esquerdo da TO-010, em frente à Panificadora São Lucas, no Setor Canavieiras, em Pedro Afonso — TO.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1665/requerimento_no_017__mirneuton_0001.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal a abertura de via de acesso entre os Setores Aeroporto ll e Castanheiras, com ligação à Rua 14, bem como a execução de aterro e instalação de manilhas na passagem do córrego, no trecho conhecido como antigo banho do Coch6, em Pedro Afonso — TO.</t>
   </si>
   <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1681/requerimento_no_018-2026__mirneuton_.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a instalação de quebra-molas em frente à nova praça localizada na Rua Marta Vânia, no Setor Aeroporto li, no Município de Pedro Afonso — TO.</t>
+  </si>
+  <si>
     <t>Requerimentos - Ver. Marquim Catabriga</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1523/requerimento_n_001_gabinete_-_vereador_mineurto_soares.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal, por meio da Secretaria Municipal competente, a adoção de providências para proibir a entrada de veículos na bifurcação da Rua Benjamin Constant com a Avenida F, especialmente no trecho situado nas imediações da praça, mediante a devida implantação de sinalização e demais medidas de organização do tráfego.</t>
   </si>
   <si>
     <t>MARQUIM CATABRIGA</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1521/ccf24022026_0012_requerimento_protocolado_no_002-2026_vereador_antonio_marcos.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal a construção de quebra-molas nas ruas do Distrito de Anajanópolis - Porto Real, bem como a implantação de meio-fio nas vias antigas já asfaltadas.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1522/ccf25022026_0003_requerimento_no_003-2026.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal a implementação e a organização do serviço de coleta seletiva de lixo no Distrito de Anajanópolis - Porto Real, com a definição de cronograma regular de atendimento.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1551/requerimento_no_004-2026_-_retirada_ou_realocacao_de_placas_de_sinalizacao_bem_como_a_construcao_de_redutores_de_velocidade.pdf</t>
@@ -577,50 +589,56 @@
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1623/requerimento_no04-2026_gb_presidente_s._fabricio_martins_paulino.pdf</t>
   </si>
   <si>
     <t>Requerer ao Poder Executivo Municipal, que seja realizada uma análise de viabilidade para, atendimento ao pedido do Sr. Antônio Luiz no transporte de uma carrada de areia para o Distrito de Porto-Real (Anajanopolis)".</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1667/requerimento_no_005_presidente_s._fabricio_martins_0001.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal realização de estudo técnico, orçamentário e de viabilidade para a construção de cobertura no parquinho do Centro de Educação Infantil Maranatha, bem como nos demais parquinhos existentes nas unidades escolares da rede municipal de ensino.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Joaquim Martins Pinheiro Filho</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1636/projeto_de_lei_no001-2026.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal - REFIS Pedro Afonso 2026, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/</t>
+  </si>
+  <si>
+    <t>Estabelece o Código Tributário do Município de PEDRO AFONSO, Estado do Tocantins.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>FABRICIO MARTINS_x000D_
 JOSE DE RIBAMAR COELHO_x000D_
 LILI BENÍCIO_x000D_
 MARQUIM CATABRIGA_x000D_
 MIRNEUTON SOARES</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1507/projeto_de_resolucao_no_1_de_2026.pdf</t>
   </si>
   <si>
     <t>Atualiza a tabela de vencimentos do plano de carreira, cargos e salários (PCCR) dos servidores efetivos da Câmara Municipal de Pedro Afonso - TO, para fins de reposição inflacionária, e dá outras providências.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1506/projeto_de_resolucao_no_2_de_2026.pdf</t>
   </si>
   <si>
     <t>Altera o inciso II do art. 75 do Regimento Interno da Câmara Municipal de Pedro Afonso - TO, para modificar o dia e horário de realização das sessões ordinárias.</t>
@@ -707,50 +725,63 @@
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1653/projeto_de_resolucao__no_04.2026_0001.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 004/2026 - Ver. Sebastião Fabrício - "Concede Titulo de Cidadã Pedroafonsina à Senhora Giania Aparecida Tomazeli Soares, e dá outras providências."</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1654/projeto_de_resolucao_no_05.2026__00011.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 005/2026 - Ver. Sebastião Fabrício - "Concede Titulo de Cidadão Pedroafonsino ao Senhor Edivaldo Pereira de Souza, e dá outras providências."</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1655/projeto_de_resolucao_no_06.2026_00011.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 006/2026 - Ver. Sebastião Fabrício - "Concede Titulo de Cidadão Pedroafonsino ao Dr. Carlos Magno Sales dos Reis e dá outras providências."</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1656/projeto_de_resolucao_no_007.2026_00011.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 007/2026 - Ver. Sebastião Fabrício - "Concede Titulo de Cidadão Pedroafonsino ao Senhor José da Silva e dá outras providências."</t>
   </si>
   <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1678/projeto_de_resolucao_no08.2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução n° 008/2026 - Ver. Sebastião Fabrício - "Concede Titulo de Cidadão Pedroafonsino ao Senhor Pedrocílio de Farias Campos e dá outras providências."</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução n° 007/2026 - Mesa Diretora - "Autoriza a doação de bens móveis considerados desnecessários ao serviço público, pertencentes ao_x000D_
+patrimônio da Câmara Municipal de Pedro Afonso/TO, e dá outras providências".</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução n° 001/2026 - Ver. Marquim Catabriga - "Concede Titulo de Cidadão Pedroafonsino ao Senhor Pedro Alexandre Conceição Aires Gonçalves. ".</t>
+  </si>
+  <si>
     <t>AUTL</t>
   </si>
   <si>
     <t>Autógrafo de Lei</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1536/autografo_de_lei_no01...pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública no Distrito de Anajanópolis (Porto Real) e dá outras providências.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1519/autografo_de_lei_no002-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre valor de salário mínimo a vigorar a partir de 1° de fevereiro de 2026.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1520/autografo_de_lei_no003-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar a cessão de uso de bem público municipal para fins de construção de Unidade de Educação Infantil - Creche Tipo II, e dá outras providências.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1573/autografo_de_lei_n004.2026.pdf</t>
@@ -758,156 +789,246 @@
   <si>
     <t>Institui no âmbito do município o programa Pedro Eduardo Soares Botti de proteção ao sossego e à saúde de pessoas com sensibilidade acústica, e dá outras providências.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1574/autografo_de_lei_n_005_do_projeto_de_lei_n001._2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Centro de Eventos da Escola Municipal Jandevam, no município de Pedro Afonso - TO.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1577/autografo_de_lei_no006-2026_do_projeto_de_lei_n003-2026.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Equidade, Educação para as Relações Étnico-Raciais e Educação Escolar Quilombola no âmbito da Rede Municipal de Ensino de Pedro Afonso - Tocantins, em conformidade com as Leis Federais n° 9.394/1996, n° 10.639/2003 e n° 11.645/2008, e dá outras providências.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1629/autografo_de_lei_no007-2026.pdf</t>
   </si>
   <si>
     <t>Promove adequação orçamentária e autoriza a abertura de crédito especial ao orçamento anual de 2026 para execução dos recursos para Construção, Ampliação e Reforma dos Prédios Públicos, e adota outras providências.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1630/autografo_de_lei_no008_-2026.pdf</t>
   </si>
   <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1670/20260914_105028_autografo_de_lei_no_010.2026.pdf</t>
+  </si>
+  <si>
+    <t>Denomina "Rua José Petrônio de Jesus" a via pública atualmente identificada como Rua 01, localizada no Loteamento Canavieiras, em frente ao Lions Clube Encontro das Águas de Pedro Afonso, no município de Pedro Afonso - TO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1689/autografo_de_lei_no_012.2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a conceder apoio financeiro à Federação Tocantinense de Futebol de Salão - FTFS, mediante celebração de Termo de Fomento, para viabilizar a participação de equipe representativa do Município de Pedro Afonso 53° Taça Brasil de Clubes de Futsal - 1° Divisão - Adulto Masculino, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1690/autografo_de_lei_no_016.2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a desafetação de imóvel público municipal e dá outras providências.</t>
+  </si>
+  <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1525/lei_no001-2026.pdf</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1526/projeto_de_lei_no002-2026.pdf</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1578/projeto_de_lei_no003-2026.pdf</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1637/projeto_de_lei_no004-2026.pdf</t>
   </si>
   <si>
     <t>Promove adequação orçamentária e autoria a abertura de crédito especial ao orçamento anual de 2026 para execução dos recursos para Construção, Ampliação e Reforma dos Prédios Públicos, e adota outras providências.</t>
   </si>
   <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1674/projeto__lei_no_005_.2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Denominação da Escola Municipal Boa Esperança para Escola Municipal de Tempo Integral Boa Esperança e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1675/projeto_de__lei_no006.2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação da Escola Municipal José Combas Alameda, integrante da rede municipal de ensino de Pedro Afonso — TO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1676/projeto_de_lei_no_007.2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação da Escola Municipal Lilian Lobo da Costa (Dona Lili), integrante da rede municipal de ensino de Pedro Afonso — TO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1677/projeto_de_lei_no_008.2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Desafetação de Imóvel Público Municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1692/projeto_de_lei_no_009.2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui a política municipal de alfabetização no âmbito do município de Pedro Afonso - TO, em consonância com o compromisso nacional criança alfabetizada e com o Programa Alfabetiza mais Tocantins, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1693/projeto_de__lei_no_010.2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a conceder apoio financeiro para atendimento da finalidade pedagógica do Projeto "Esquete Restaurativa — O Dragão Dindonho: Literatura Infantil, Justiça Restaurativa e Cultural de Paz no Ambiente Escolar", Destinado â premiação de estudantes, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a contratar operação de crédito com o Banco do Brasil S.S., e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentária de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração da nomenclatura do Fundo Municipal de Educação de Pedro Afonso - TO - FME para Secretaria Municipal de Educação de Pedro Afonso- TO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Dispõe sobre Projeto "Escola Destaque anos iniciais do Ensino Fundamental", do Município de Pedro Afonso - TO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Dispõe sobre Projeto "Escola Destaque Educação Infantil", do Município de Pedro Afonso - TO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a realizar despesas para a comemoração do dia dos professores e para a valorização dos profissionais da educação da rede municipal de ensino, no exercício de 2026, e dá outras providências.</t>
+  </si>
+  <si>
     <t>ECONV</t>
   </si>
   <si>
     <t>Edital de Convocação</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1508/ccf10022026_0004_edital_de_convocacao.pdf</t>
   </si>
   <si>
     <t>Edital de convocação Sessão Extraordinária n° 001/2026: Convoca os Senhores Vereadores para Sessão Extraordinária a realizar-se no dia 23/01/2026, sexta-feira, às 19h, nas dependências da Câmara Municipal, destinada exclusivamente à apreciação das matérias constantes da Ordem do Dia.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1669/edital_de_convocacao__sessao_extraordinaria__no002.2026_0001.pdf</t>
   </si>
   <si>
     <t>Edital de convocação Sessão Extraordinária n° 002/2026: Convoca os Senhores Vereadores para Sessão Extraordinária a realizar-se no dia 09/09/2026, quarta-feira, às 09h, nas dependências da Câmara Municipal, destinada exclusivamente à apreciação das matérias constantes da Ordem do Dia.</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1533/projeto_de_lei_no01.pdf</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1569/projeto_de_lei_n001.2026.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 001/2026, Ver. Sebastião Fabrício: Dispõe sobre a denominação do Centro de Eventos da Escola Municipal Jandevam, no Município de Pedro Afonso - TO.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1570/projeto_de_lei_no001.2026_da_lei_n006.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 001/2026, Ver. Mirneuton Soares: Institui no âmbito do município o programa Pedro Eduardo Soares Botti de proteção ao sossego e à saúde de pessoas com sensibilidade acústica, e dá outras providências.</t>
   </si>
   <si>
-    <t>http://64.23.167.191/</t>
-[...1 lines deleted...]
-  <si>
     <t>Projeto de Lei n° 002/2026, Ver. Pedro Belarmino: Dispõe sobre a preservação das denominações históricas, culturais e tradicionais das vias e logradouros públicos do Município de Pedro Afonso — TO e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei n° 001/2026, Ver. Lili Benício: Denomina "Rua José Petrônio de Jesus" a via pública atualmente identificada como Rua 01, localizada no Loteamento Canavieiras, em frente ao Lions Clube Encontro das Aguas de Pedro Afonso, no Município de Pedro Afonso — TO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1673/20260914_111702_projeto_de_lei_no_012026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei n°: 001 /2026, Ver. Lili Benício: Denomina "Rua José Petrônio de Jesus" a via pública atualmente identificada como Rua 01, localizada no Loteamento Canavieiras, em frente ao Lions Clube Encontro das Águas de Pedro Afonso, no município de Pedro Afonso - TO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei n° 002/2026, Ver. Sebastião Fabrício: Dispõe sobre a obrigatoriedade de disponibilização de cadeira de rodas nos restaurantes de médio e grande porte situados no Município de Pedro Afonso — TO e dá outras providências.</t>
   </si>
   <si>
     <t>MOAPL</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1538/mocao_de_aplausos_no001.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos n° 001/2026 Ver. Mirneuton Soares: "Concede Moção de Aplausos ao advogado e líder comunitário de Pedro Afonso - TO, Dr. Carlos Alberto Dias Noleto."</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1537/mocao_de_aplausos_no001.._1.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos n° 001/2026 Ver. Sebastião Fabrício: "Concede Moção de Aplausos à Escola Municipal Jandevan, pelos seus 50 (cinquenta) anos de história, celebrados ao mês de fevereiro de 2026."</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1611/mocao_de_aplausos_no001.2026...pdf</t>
   </si>
   <si>
     <t>Moção de aplausos n° 001/2026 Ver. Pedro Belarmino: "Concede Moção de Aplausos ao Dr. Leandro de Paula Guimarães, em reconhecimento aos relevantes serviços prestados ao município de Pedro Afonso, especialmente pelo trabalho social, esportivo e educacional desenvolvido por meio do Instituto Panda de Artes Marciais e Cultura."</t>
   </si>
   <si>
     <t>Moção de aplausos n° 002/2026 Ver. Ver. Pedro Belarmino: "Concede Moção de Aplausos ao Senhor João Damasceno de Sá Filho, pela conquista do Prêmio Personagem Soja Brasil 2025/26, na categoria Produtor por Voto Popular, em reconhecimento à sua trajetória e relevante contribuição para o desenvolvimento da agricultura de Pedro Afonso e do Estado do Tocantins."</t>
   </si>
   <si>
     <t>Moção de aplausos n° 001/2026 Ver. Ver. José de Ribamar: "Concede Moção de Aplausos à Senhora Maria Helena Fernandes de Sousa, em reconhecimento à sua trajetória como professora e aos relevantes serviços prestados à educação e ás comunidades rurais do Município de Pedro Afonso-_x000D_
 TO."</t>
   </si>
   <si>
     <t>Moção de aplausos n° 002/2026 Ver. Ver. José de Ribamar: "Concede Moção de Aplausos à Senhora Domingas Rodrigues Ferreira, em reconhecimento à sua trajetória como Assistente de Sala e aos relevantes serviços prestados à educação e ás comunidades rurais do Município de Pedro Afonso-TO."</t>
   </si>
   <si>
     <t>Moção de aplausos n° 003/2026 Ver. Ver. José de Ribamar: "Concede Moção de Aplausos à Senhora Maria dos Anjos Silva Capistrano, em reconhecimento à sua trajetória como professora e aos relevantes serviços prestados educação e ás comunidades rurais do Município de Pedro Afonso -TO."</t>
   </si>
   <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1679/mocao_de_aplausos_no_002.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de aplausos n° 002/2026 Ver. Sebastião Fabrício: "Concede Moção de Aplausos à Senhora LUCINOBIA SANTOS AMORIM, em reconhecimento à sua trajetória profissional e empreendedora, à geração de emprego e renda e à sua contribuição para o desenvolvimento econômico e social do Município de Pedro Afonso — TO."</t>
+  </si>
+  <si>
+    <t>Moção de aplausos n° 001/2026 Ver. Romulo Soares: "Concede Moção de Aplausos ao Senhor AMADEUS DA SILVA ALVES, em reconhecimento á sua trajetória de vida, ao trabalho voluntário e aos relevantes serviços prestados nas áreas social, comunitária e religiosa no Município de Pedro Afonso — TO."</t>
+  </si>
+  <si>
+    <t>Moção de aplausos n° 003/2026 Ver. Sebastião Fabrício: "Concede Moção de Aplausos Paróquia São Pedro, em reconhecimento aos seus 128 anos de história, fé e relevantes serviços prestados à comunidade pedro-afonsina."</t>
+  </si>
+  <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer das Comissões</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1509/ccf10022026_0001_parecer_numero_0_1.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 001 /2026 - Proponente: Mesa Diretora da Câmara Municipal - Ementa: Atualiza a tabela de vencimentos do plano de carreira, cargos e salários (PCCR) dos servidores efetivos da Câmara Municipal de Pedro Afonso - TO, para fins de reposição inflacionária, e dá outras providências.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1510/ccf10022026_parecer_numero_02.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 002 /2026 - Proponente: Mesa Diretora da Câmara Municipal - Ementa: Altera o inciso II do art. 75 do Regimento Interno da Câmara Municipal de Pedro Afonso - TO, para modificar o dia e horário de realização das sessões ordinárias.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1511/ccf10022026_0002_parecer_numero_03.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 003 /2026 - Proponente: Mesa Diretora da Câmara Municipal - Ementa: Dispõe sobre a reestruturação do quadro de cargos e provimento em comissão da Câmara Municipal de Pedro Afonso - TO, e dá outras providências.</t>
@@ -1106,50 +1227,134 @@
     <t>Projeto de Resolução n° 001/2026 - Ver. Sebastião Fabrício - Concede Titulo de Cidadã Pedroafonsina á Senhora Francisca da Silva Xavier, e dá outras providências.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1660/parecer_no_031__da_comissao_de_constituicao_justica_e_redacao_0001.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 003/2026 - Ver. Sebastião Fabrício - Concede Titulo de Cidadã Pedroafonsina à Senhora Rosângela de Fátima Nascimento Coutinho, e dá outras providências.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1661/parecer_no_32__da_comissao_de_constituicao_justica_e_redacao_0001.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 006/2026 - Ver. Sebastião Fabrício - Concede Titulo de Cidadão Pedroafonsino ao Dr. Carlos Magno Sales dos Reis e dá outras providências.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1662/parecer_no_33__da_comissao_de_constituicao_justica_e_redacao._0001.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 007/2026 - Ver. Sebastião Fabrício - Concede Titulo de Cidadão Pedroafonsino ao Senhor José da Silva e dá outras providências.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1663/parecer_no_36__da_comissao_de_constituicao_justica_e_redacao_0001.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 005/2026 - Ver. Sebastião Fabrício - Concede Titulo de Cidadão Pedroafonsino ao Senhor Edivaldo Pereira de Souza, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1671/20260914_105343_parecer_no_035_da_comissao_de_contituicao_justica_e_redacao_sobre_o__projeto_de_lei_no001.2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei n°: 001 /2026 - Proponente: Ver. Lili Benício - Ementa: Denomina "Rua José Petrônio de Jesus" a via pública atualmente identificada como Rua 01, localizada no Loteamento Canavieiras, em frente ao Lions Clube Encontro das Águas de Pedro Afonso, no município de Pedro Afonso - TO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1672/20260914_105746_parecer_no_012__da_comissao_de_administracao_publica_urbanismo_e_infraestrutura_m._e_p_pub_sociais.pdf</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1694/parecer__no_011.2026_comissao_de_financas_tributacao_fiscalizacao_e_controle.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei n°: 010 /2026 - Proponente: Poder Executivo - Ementa: Autoriza o Poder Executivo Municipal a conceder apoio financeiro à Federação Tocantinense de Futebol de Salão - FTFS, mediante celebração de Termo de Fomento, para viabilizar a participação de equipe representativa do Município de Pedro Afonso 53° Taça Brasil de Clubes de Futsal - 1° Divisão - Adulto Masculino, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1695/parecer__no_018.2026_comissao_de_administracao_publica_urbanismo_e_infraestrutura_municipal_e_politicas_publicas_sociais.pdf</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1696/parecer__no_042.2026_comissao_de_constituicao_justica_e_redacao.pdf</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1697/parecer_no_013.2026_adimistracao_publica..pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei n°: 005 /2026 - Proponente: Poder Executivo - Ementa: Altera a Denominação da Escola Municipal Boa Esperança para Escola Municipal de Tempo Integral Boa Esperança e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1698/parecer_no_014.2026_administracao_publica.._2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei n°: 006 /2026 - Proponente: Poder Executivo - Ementa: Dispõe sobre a criação da Escola Municipal José Combas Alameda, integrante da rede municipal de ensino de Pedro Afonso — TO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1699/parecer_no_016_comissao_de_administracao_publica_urbanismo_e_infraestrutura_municipal_e_politicas_publicas_sociais...pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei n°: 008 /2026 - Proponente: Poder Executivo - Ementa: Dispõe sobre a Desafetação de Imóvel Público Municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1700/parecer_no_017_administracao_publica.....pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei n°: 009 /2026 - Proponente: Poder Executivo - Ementa: Institui a política municipal de alfabetização no âmbito do município de Pedro Afonso - TO, em consonância com o compromisso nacional criança alfabetizada e com o Programa Alfabetiza mais Tocantins, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1701/parecer_no_037.2026_constitucao_justica_e_redacao..pdf</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1702/parecer_no_038.2026_constituicao_justica_e_redacao.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei n°: 006 /2026 - Proponente: Dispõe sobre a criação da Escola Municipal José Combas Alameda, integrante da rede municipal de ensino de Pedro Afonso — TO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1703/parecer_no_039._2026_constituicao_justica_e_redacao.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei n°: 007 /2026 - Proponente: Dispõe sobre a criação da Escola Municipal Lilian Lobo da Costa (Dona Lili), integrante da rede municipal de ensino de Pedro Afonso — TO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1704/parecer_no_040_comissao_de_constituicao_justica_e_redacao.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei n°: 008 /2026 - Proponente: Dispõe sobre a Desafetação de Imóvel Público Municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1705/parecer_no_041.2026_constituicao_justica_e_redacao_.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei n°: 009 /2026 - Proponente: Institui a política municipal de alfabetização no âmbito do município de Pedro Afonso - TO, em consonância com o compromisso nacional criança alfabetizada e com o Programa Alfabetiza mais Tocantins, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1706/parecer_no_043.2026_comissao_de_constituicao_justica_e_redacao.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos n°: 002 /2026 - Proponente: Ver. Sebastião Fabrício - Ementa: Concede Moção de Aplausos à Senhora LUCINOBIA SANTOS AMORIM, em reconhecimento à sua trajetória profissional e empreendedora, à geração de emprego e renda e à sua contribuição para o desenvolvimento econômico e social do Município de Pedro Afonso — TO.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1707/parecer_no_044_comissao_de_constituicao_justica_e_redacao_.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução n°: 008 /2026 - Proponente: Ver. Sebastião Fabrício - Ementa: Concede Titulo de Cidadão Pedroafonsino ao Senhor Pedrocílio de Farias Campos e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1453,56 +1658,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1668/requerimento_no_002_agnaldo_lima_sodre.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1599/requerimento_no_002-2026_do_vereador_antonio_ferreira_de_almeida_neto.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1622/requerimento_no003-2026_gb_antonio_ferreira_de_almeida_neto.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1547/requerimento_no001_do_vereador_jose_ribamar_coelho.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1548/requerimento_no02_vereador_jose_ribamar_coelho.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1558/requerimento_no03_vereador_coelho.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1582/requerimento_n04_vereador__jose_de_ribamar_coelho_soares.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1604/requerimento_no05_vereador_jose_ribamar_coelho_soares.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1624/requerimento_no06-2026_gb__jose_de_ribamar_coelho_s..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1625/requerimento_no07-2026_gb_jose_de_ribamar_coelho_s..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1657/requerimento__no_09.2026_vereador_jose_de_ribamar_coelho_soares_0001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1603/requerimento_no001_vereadora_lili_pereira_benicio_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1638/requerimento_no_002-2026_vereadora_lili.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1544/requerimento_no_002_vereador_mirneuto___aprovado_no_juridico.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1549/requerimento_n03_vereador_mirneuton...pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1563/mirneuton_soares.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1562/mirneuton_soares...pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1561/mirneuton_soares_...pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1592/requerimento_no008.2026_vereador_mirneuton.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1593/requerimento_no009.2026_vereador_mirneuton.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1601/requerimento_no_010_vereador_mirneuton_soares_dias.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1606/requerimento_no011_vereador_mirneuton_soares_dias.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1619/requerimento_no_012-2026_gb_mirneuton_soares_dias.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1620/requerimento_no_013-2026_gb_mirneuton_soares_dias.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1628/requerimento_no014-2026_gb_mirneuton_soares_dias.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1621/requerimento_no_015-2026_gb-_mirneuton_soares_dias.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1664/requerimento_no_016_mirneuton_0001.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1665/requerimento_no_017__mirneuton_0001.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1523/requerimento_n_001_gabinete_-_vereador_mineurto_soares.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1521/ccf24022026_0012_requerimento_protocolado_no_002-2026_vereador_antonio_marcos.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1522/ccf25022026_0003_requerimento_no_003-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1551/requerimento_no_004-2026_-_retirada_ou_realocacao_de_placas_de_sinalizacao_bem_como_a_construcao_de_redutores_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1590/requerimento_no005.2026_gb_do_vereador_antonio_marcos_camara_catabriga.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1591/requerimento_no006.2026_gb_do_vereador_antonio_marcos_camara_catabriga.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1605/requerimento_no007_vereador_antonio_marcos.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1499/requerimento_n_001-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1500/requerimento_n_002-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1501/requerimento_n_003-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1502/requerimento_n_004-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1503/requerimento_n_005-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1524/requerimento_no007_gabinete_-_vereador_pedro_vinicius.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1543/requerimento_n009_vereador_pedro_berlamino.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1546/requerimento_no_10_vereador_pedro_belarmino.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1552/requerimento_no_011-2026_-_solicitacao_de_um_terreno_para_a_construcao_de_um_parque_destinado_ao_setor_agroindustrial.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1553/requerimento_no_012-2026_-solicita_informacoes_acerca_da_realizacao_de__testes_para_verificacao_do_nivel_de_contaminacao__por_agrotoxicos_na_agua.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1556/requerimento_no013.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1554/requerimento_no_014-2026_-_recuperacao_de_estrada_vicinal_na_comunidade_do_bananal_trecho_da_propriedade_do_sr._joel_e_vizinhos.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1555/requerimento_no_015-2026_-_solicita_que_promova_o_reconhecimento_do_setor_canada_como_area_de_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1564/pedro_vinicius_martins_belarmino.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1575/requerimento_n017-2026__vereador_pedro_vinicius.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1576/requerimento_n018-2026__vereador_pedro_vinicius.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1585/requerimento_n019_vereador_pedro_vinicius_martins_belarmino.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1594/requerimento_no020.2026_gb_do_vereador_pedro_viniciusa_martins_belarmino.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1589/requerimento_no_021_.2026_gb_do_vereador_pedro_vinicius_martins_belarmino.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1618/requerimento_n022_vereador_pedro_vinicius_martins_berlamino.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1607/requerimento_no023_vereador_pedro_vinicius_martins_berlamino.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1609/requerimentono_024.2026_gb_do_vereador_pedro_vinicius_martins_berlamino.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1608/requerimento_no025-2026_vereador_pedro_vinicius_martins_belarmino.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1602/requerimento_no_026_vereador_pedro_vininicius_martins_berlamino.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1639/requerimento-no027-2026_vereador_pedro_vinicius_martins_berlamino.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1643/requerimento_no028__vereador__pedro_vinicius_martins_berlamino_0001.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1644/requerimento_de_voto_de_pesar_no_029.2026_0001.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1645/requerimento_no030_vereador__pedro_vinicius__0001.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1542/requerimento_do_vereador_romulo_cesar_soares_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1545/requerimento_no03___romulo..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1565/vereador_romulo_soares.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1583/requerimento_n05_vereador_romulo_cesar_soares_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1584/requerimento_n06_vereador_romulo_cesar_soares_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1587/requerimento_n07__retirado_de_pauta_dia_11.05.2026_vereador_romulo_cesar.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1586/reqerimento_no_008.2026_gb_do_vereador_romulo_cesar_soares_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1626/requerimento_no009-2026_romulo_soares.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1627/requerimento_no010-2026_romulo_soares.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1646/requerimento_no011__vereador__romulo_cesar_soares_de_carvalho__00011.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1550/requerimento_no_001-2026_-_requer_ao_poder_executivo_municipal_a_disponibilizacao_de_veiculo_para_auxiliar_no_transporte_de_mudanca.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1588/requerimento_no_002.2026_gb_do_vereador_e_presidente_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1600/requerimento_no_003_do_vereador_e_presidente_fabricio.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1623/requerimento_no04-2026_gb_presidente_s._fabricio_martins_paulino.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1667/requerimento_no_005_presidente_s._fabricio_martins_0001.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1636/projeto_de_lei_no001-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1507/projeto_de_resolucao_no_1_de_2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1506/projeto_de_resolucao_no_2_de_2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1505/projeto_de_resolucao_no_3_de_2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1504/projeto_de_resolucao_no_004_de_2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1498/projeto_de_resolucao_n_005_de_21_de_janeiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1559/projeto_de_resolucao_no_001_de_06_de_abril_2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1572/projeto_de_resolucao_n001.2026_andreia_s._costa.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1595/projeto_de_resolucao_no008.2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1596/projeto_de_resolucao_no_001._2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1597/projeto_de_resolucao_no006-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1598/projeto_de_resolucao_no002.2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1640/projeto_de_resolucao_no003.2026_00011.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1650/projeto_de_resolucao_no_01__0001.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1651/projeto_de_resolucao_no_02.2026_00011.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1652/projeto_resolucao_no03.2026_0001.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1653/projeto_de_resolucao__no_04.2026_0001.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1654/projeto_de_resolucao_no_05.2026__00011.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1655/projeto_de_resolucao_no_06.2026_00011.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1656/projeto_de_resolucao_no_007.2026_00011.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1536/autografo_de_lei_no01...pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1519/autografo_de_lei_no002-2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1520/autografo_de_lei_no003-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1573/autografo_de_lei_n004.2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1574/autografo_de_lei_n_005_do_projeto_de_lei_n001._2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1577/autografo_de_lei_no006-2026_do_projeto_de_lei_n003-2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1629/autografo_de_lei_no007-2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1630/autografo_de_lei_no008_-2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1525/lei_no001-2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1526/projeto_de_lei_no002-2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1578/projeto_de_lei_no003-2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1637/projeto_de_lei_no004-2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1508/ccf10022026_0004_edital_de_convocacao.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1669/edital_de_convocacao__sessao_extraordinaria__no002.2026_0001.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1533/projeto_de_lei_no01.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1569/projeto_de_lei_n001.2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1570/projeto_de_lei_no001.2026_da_lei_n006.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1538/mocao_de_aplausos_no001.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1537/mocao_de_aplausos_no001.._1.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1611/mocao_de_aplausos_no001.2026...pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1509/ccf10022026_0001_parecer_numero_0_1.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1510/ccf10022026_parecer_numero_02.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1511/ccf10022026_0002_parecer_numero_03.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1512/ccf10022026_0003_parecer_numero_04.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1513/ccf10022026_0004_parecer_numero_05.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1514/ccf10022026_0005_parecer_numero_01.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1515/ccf10022026_0006_parecer_numero_02.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1516/ccf10022026_0007_parecer_numero_03.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1517/ccf10022026_0008_parecer_numero_01.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1518/ccf10022026_0009_parecer_numero_02.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1527/parecer_de_comicao_de_financas.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1528/parecer_de_comicao_da_administracao.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1529/parecer_de_comissao_de_constituicao.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1530/parecer_da_comicao_de_financas.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1531/parecer_da_comissao_de_administracao.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1532/parecer_da_constituicao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1534/parecer_das_comicoes_no003.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1535/parecer_das_comicoes__no006.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1539/parecer_da_comicaoes_de_constituicao_justica_e_cidadania_no009.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1540/parecer_da_comicoes_cidadania_e_direitos_humano_no001.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1541/parecer_no_010__da_comissao_de_constituicao_justica_e_redacao....pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1560/parecer_da_comissao_de_constituicao_justica_e_redacao_no013.2026_do_projeto_de_resolucao_no006.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1566/parecer_n007_da_comissao_de_financas_tributacao_fiscalizacao_e_controle_sobre_o_projeto_de_lei_n001.2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1567/parecer_n011__da_comissao_de_constituicao_justica_e_redacao_do_projeto_de_lei_n001.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1568/parecer_n12__da_comissao_de_constituicao_justica_e_redacao_sobre_o_projeto_de_lei_n_001._2026.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1571/parecer_da_comissao_n015_do_projeto_de_resolucao__n001-2026.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1579/parece_2.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1580/parece3.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1581/parecer_n014-2026_da_comissao_de_constituicao_justica_e_redacao_sobre_o_projeto_de_lein003-2026_de_25_de_marco.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1610/parece21.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1612/parecer_da_comissao_de_constituicao_justica_e_redacao_sobre_o_projeto_de_resolucao_n_002.2026_de_27_de_abril.2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1613/parecer_da_comissao_de_constituicao_justica_e_redacao_sobre_o_projeto_de_resolucao_no006-2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1614/parecer_da_comissao_de_constituicaojustica_e_redacao_sobre_o_projeto_de_resolucao_no001_de_27_de_abril_2026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1615/parecer_da_comissao_de_financas_tributacao_fiscalizacao_e_controle_sobre_o_projeto_de_resolucao_no006-2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1616/parecer_no_020_da_comissao_de_consstituicao_justica_e_redacao_sobre_o_projeto_de_resolucao_no002.2026.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1617/parecer_no019.2026_da_comissao_constituicao_justica_e_redacao_sobre_a_mocao_de_aplausos_no001.2026.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1631/pa13f21.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1632/parecer_no09_da_comissao_de_finacas_tributacao_fiscalizacao_e_controle_sobre_o_projeto_de_lei_no004-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1633/parecer_no021_da_comissao_de_constituicao_justica_e_redacao__sobre_o_projeto_de_lei_no004-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1634/parecer_no010__da_comissao_de_financas_tributacao_fiscalizacao_e_controle_sobre_o_projeto_de_lei_complementar_no001-2026.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1635/parecer_no022-2026_da__comissao_de__constituicao_de__justica_e_redacao_sobre_o_projeto_de_lei_complementar_no001-2026.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1658/parecer_no_024__da_comissao_de_constituicao_justica_e_redacao_0001.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1659/parecer_no_30__da_comissao_de_constituicao_justica_e_redacao_0001.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1660/parecer_no_031__da_comissao_de_constituicao_justica_e_redacao_0001.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1661/parecer_no_32__da_comissao_de_constituicao_justica_e_redacao_0001.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1662/parecer_no_33__da_comissao_de_constituicao_justica_e_redacao._0001.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1663/parecer_no_36__da_comissao_de_constituicao_justica_e_redacao_0001.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1668/requerimento_no_002_agnaldo_lima_sodre.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1599/requerimento_no_002-2026_do_vereador_antonio_ferreira_de_almeida_neto.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1622/requerimento_no003-2026_gb_antonio_ferreira_de_almeida_neto.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1547/requerimento_no001_do_vereador_jose_ribamar_coelho.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1548/requerimento_no02_vereador_jose_ribamar_coelho.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1558/requerimento_no03_vereador_coelho.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1582/requerimento_n04_vereador__jose_de_ribamar_coelho_soares.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1604/requerimento_no05_vereador_jose_ribamar_coelho_soares.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1624/requerimento_no06-2026_gb__jose_de_ribamar_coelho_s..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1625/requerimento_no07-2026_gb_jose_de_ribamar_coelho_s..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1657/requerimento__no_09.2026_vereador_jose_de_ribamar_coelho_soares_0001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1603/requerimento_no001_vereadora_lili_pereira_benicio_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1638/requerimento_no_002-2026_vereadora_lili.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1680/requerimento_no_004-2026__lili__.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1544/requerimento_no_002_vereador_mirneuto___aprovado_no_juridico.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1549/requerimento_n03_vereador_mirneuton...pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1563/mirneuton_soares.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1562/mirneuton_soares...pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1561/mirneuton_soares_...pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1592/requerimento_no008.2026_vereador_mirneuton.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1593/requerimento_no009.2026_vereador_mirneuton.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1601/requerimento_no_010_vereador_mirneuton_soares_dias.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1606/requerimento_no011_vereador_mirneuton_soares_dias.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1619/requerimento_no_012-2026_gb_mirneuton_soares_dias.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1620/requerimento_no_013-2026_gb_mirneuton_soares_dias.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1628/requerimento_no014-2026_gb_mirneuton_soares_dias.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1621/requerimento_no_015-2026_gb-_mirneuton_soares_dias.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1664/requerimento_no_016_mirneuton_0001.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1665/requerimento_no_017__mirneuton_0001.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1681/requerimento_no_018-2026__mirneuton_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1523/requerimento_n_001_gabinete_-_vereador_mineurto_soares.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1521/ccf24022026_0012_requerimento_protocolado_no_002-2026_vereador_antonio_marcos.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1522/ccf25022026_0003_requerimento_no_003-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1551/requerimento_no_004-2026_-_retirada_ou_realocacao_de_placas_de_sinalizacao_bem_como_a_construcao_de_redutores_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1590/requerimento_no005.2026_gb_do_vereador_antonio_marcos_camara_catabriga.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1591/requerimento_no006.2026_gb_do_vereador_antonio_marcos_camara_catabriga.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1605/requerimento_no007_vereador_antonio_marcos.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1499/requerimento_n_001-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1500/requerimento_n_002-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1501/requerimento_n_003-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1502/requerimento_n_004-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1503/requerimento_n_005-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1524/requerimento_no007_gabinete_-_vereador_pedro_vinicius.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1543/requerimento_n009_vereador_pedro_berlamino.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1546/requerimento_no_10_vereador_pedro_belarmino.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1552/requerimento_no_011-2026_-_solicitacao_de_um_terreno_para_a_construcao_de_um_parque_destinado_ao_setor_agroindustrial.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1553/requerimento_no_012-2026_-solicita_informacoes_acerca_da_realizacao_de__testes_para_verificacao_do_nivel_de_contaminacao__por_agrotoxicos_na_agua.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1556/requerimento_no013.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1554/requerimento_no_014-2026_-_recuperacao_de_estrada_vicinal_na_comunidade_do_bananal_trecho_da_propriedade_do_sr._joel_e_vizinhos.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1555/requerimento_no_015-2026_-_solicita_que_promova_o_reconhecimento_do_setor_canada_como_area_de_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1564/pedro_vinicius_martins_belarmino.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1575/requerimento_n017-2026__vereador_pedro_vinicius.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1576/requerimento_n018-2026__vereador_pedro_vinicius.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1585/requerimento_n019_vereador_pedro_vinicius_martins_belarmino.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1594/requerimento_no020.2026_gb_do_vereador_pedro_viniciusa_martins_belarmino.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1589/requerimento_no_021_.2026_gb_do_vereador_pedro_vinicius_martins_belarmino.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1618/requerimento_n022_vereador_pedro_vinicius_martins_berlamino.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1607/requerimento_no023_vereador_pedro_vinicius_martins_berlamino.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1609/requerimentono_024.2026_gb_do_vereador_pedro_vinicius_martins_berlamino.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1608/requerimento_no025-2026_vereador_pedro_vinicius_martins_belarmino.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1602/requerimento_no_026_vereador_pedro_vininicius_martins_berlamino.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1639/requerimento-no027-2026_vereador_pedro_vinicius_martins_berlamino.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1643/requerimento_no028__vereador__pedro_vinicius_martins_berlamino_0001.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1644/requerimento_de_voto_de_pesar_no_029.2026_0001.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1645/requerimento_no030_vereador__pedro_vinicius__0001.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1542/requerimento_do_vereador_romulo_cesar_soares_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1545/requerimento_no03___romulo..pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1565/vereador_romulo_soares.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1583/requerimento_n05_vereador_romulo_cesar_soares_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1584/requerimento_n06_vereador_romulo_cesar_soares_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1587/requerimento_n07__retirado_de_pauta_dia_11.05.2026_vereador_romulo_cesar.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1586/reqerimento_no_008.2026_gb_do_vereador_romulo_cesar_soares_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1626/requerimento_no009-2026_romulo_soares.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1627/requerimento_no010-2026_romulo_soares.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1646/requerimento_no011__vereador__romulo_cesar_soares_de_carvalho__00011.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1550/requerimento_no_001-2026_-_requer_ao_poder_executivo_municipal_a_disponibilizacao_de_veiculo_para_auxiliar_no_transporte_de_mudanca.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1588/requerimento_no_002.2026_gb_do_vereador_e_presidente_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1600/requerimento_no_003_do_vereador_e_presidente_fabricio.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1623/requerimento_no04-2026_gb_presidente_s._fabricio_martins_paulino.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1667/requerimento_no_005_presidente_s._fabricio_martins_0001.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1636/projeto_de_lei_no001-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1507/projeto_de_resolucao_no_1_de_2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1506/projeto_de_resolucao_no_2_de_2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1505/projeto_de_resolucao_no_3_de_2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1504/projeto_de_resolucao_no_004_de_2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1498/projeto_de_resolucao_n_005_de_21_de_janeiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1559/projeto_de_resolucao_no_001_de_06_de_abril_2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1572/projeto_de_resolucao_n001.2026_andreia_s._costa.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1595/projeto_de_resolucao_no008.2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1596/projeto_de_resolucao_no_001._2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1597/projeto_de_resolucao_no006-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1598/projeto_de_resolucao_no002.2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1640/projeto_de_resolucao_no003.2026_00011.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1650/projeto_de_resolucao_no_01__0001.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1651/projeto_de_resolucao_no_02.2026_00011.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1652/projeto_resolucao_no03.2026_0001.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1653/projeto_de_resolucao__no_04.2026_0001.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1654/projeto_de_resolucao_no_05.2026__00011.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1655/projeto_de_resolucao_no_06.2026_00011.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1656/projeto_de_resolucao_no_007.2026_00011.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1678/projeto_de_resolucao_no08.2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1536/autografo_de_lei_no01...pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1519/autografo_de_lei_no002-2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1520/autografo_de_lei_no003-2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1573/autografo_de_lei_n004.2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1574/autografo_de_lei_n_005_do_projeto_de_lei_n001._2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1577/autografo_de_lei_no006-2026_do_projeto_de_lei_n003-2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1629/autografo_de_lei_no007-2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1630/autografo_de_lei_no008_-2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1670/20260914_105028_autografo_de_lei_no_010.2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1689/autografo_de_lei_no_012.2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1690/autografo_de_lei_no_016.2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1525/lei_no001-2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1526/projeto_de_lei_no002-2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1578/projeto_de_lei_no003-2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1637/projeto_de_lei_no004-2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1674/projeto__lei_no_005_.2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1675/projeto_de__lei_no006.2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1676/projeto_de_lei_no_007.2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1677/projeto_de_lei_no_008.2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1692/projeto_de_lei_no_009.2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1693/projeto_de__lei_no_010.2026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1508/ccf10022026_0004_edital_de_convocacao.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1669/edital_de_convocacao__sessao_extraordinaria__no002.2026_0001.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1533/projeto_de_lei_no01.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1569/projeto_de_lei_n001.2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1570/projeto_de_lei_no001.2026_da_lei_n006.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1673/20260914_111702_projeto_de_lei_no_012026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1538/mocao_de_aplausos_no001.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1537/mocao_de_aplausos_no001.._1.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1611/mocao_de_aplausos_no001.2026...pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1679/mocao_de_aplausos_no_002.2026.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1509/ccf10022026_0001_parecer_numero_0_1.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1510/ccf10022026_parecer_numero_02.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1511/ccf10022026_0002_parecer_numero_03.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1512/ccf10022026_0003_parecer_numero_04.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1513/ccf10022026_0004_parecer_numero_05.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1514/ccf10022026_0005_parecer_numero_01.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1515/ccf10022026_0006_parecer_numero_02.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1516/ccf10022026_0007_parecer_numero_03.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1517/ccf10022026_0008_parecer_numero_01.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1518/ccf10022026_0009_parecer_numero_02.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1527/parecer_de_comicao_de_financas.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1528/parecer_de_comicao_da_administracao.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1529/parecer_de_comissao_de_constituicao.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1530/parecer_da_comicao_de_financas.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1531/parecer_da_comissao_de_administracao.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1532/parecer_da_constituicao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1534/parecer_das_comicoes_no003.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1535/parecer_das_comicoes__no006.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1539/parecer_da_comicaoes_de_constituicao_justica_e_cidadania_no009.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1540/parecer_da_comicoes_cidadania_e_direitos_humano_no001.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1541/parecer_no_010__da_comissao_de_constituicao_justica_e_redacao....pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1560/parecer_da_comissao_de_constituicao_justica_e_redacao_no013.2026_do_projeto_de_resolucao_no006.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1566/parecer_n007_da_comissao_de_financas_tributacao_fiscalizacao_e_controle_sobre_o_projeto_de_lei_n001.2026.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1567/parecer_n011__da_comissao_de_constituicao_justica_e_redacao_do_projeto_de_lei_n001.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1568/parecer_n12__da_comissao_de_constituicao_justica_e_redacao_sobre_o_projeto_de_lei_n_001._2026.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1571/parecer_da_comissao_n015_do_projeto_de_resolucao__n001-2026.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1579/parece_2.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1580/parece3.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1581/parecer_n014-2026_da_comissao_de_constituicao_justica_e_redacao_sobre_o_projeto_de_lein003-2026_de_25_de_marco.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1610/parece21.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1612/parecer_da_comissao_de_constituicao_justica_e_redacao_sobre_o_projeto_de_resolucao_n_002.2026_de_27_de_abril.2026.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1613/parecer_da_comissao_de_constituicao_justica_e_redacao_sobre_o_projeto_de_resolucao_no006-2026.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1614/parecer_da_comissao_de_constituicaojustica_e_redacao_sobre_o_projeto_de_resolucao_no001_de_27_de_abril_2026.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1615/parecer_da_comissao_de_financas_tributacao_fiscalizacao_e_controle_sobre_o_projeto_de_resolucao_no006-2026.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1616/parecer_no_020_da_comissao_de_consstituicao_justica_e_redacao_sobre_o_projeto_de_resolucao_no002.2026.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1617/parecer_no019.2026_da_comissao_constituicao_justica_e_redacao_sobre_a_mocao_de_aplausos_no001.2026.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1631/pa13f21.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1632/parecer_no09_da_comissao_de_finacas_tributacao_fiscalizacao_e_controle_sobre_o_projeto_de_lei_no004-2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1633/parecer_no021_da_comissao_de_constituicao_justica_e_redacao__sobre_o_projeto_de_lei_no004-2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1634/parecer_no010__da_comissao_de_financas_tributacao_fiscalizacao_e_controle_sobre_o_projeto_de_lei_complementar_no001-2026.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1635/parecer_no022-2026_da__comissao_de__constituicao_de__justica_e_redacao_sobre_o_projeto_de_lei_complementar_no001-2026.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1658/parecer_no_024__da_comissao_de_constituicao_justica_e_redacao_0001.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1659/parecer_no_30__da_comissao_de_constituicao_justica_e_redacao_0001.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1660/parecer_no_031__da_comissao_de_constituicao_justica_e_redacao_0001.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1661/parecer_no_32__da_comissao_de_constituicao_justica_e_redacao_0001.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1662/parecer_no_33__da_comissao_de_constituicao_justica_e_redacao._0001.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1663/parecer_no_36__da_comissao_de_constituicao_justica_e_redacao_0001.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1671/20260914_105343_parecer_no_035_da_comissao_de_contituicao_justica_e_redacao_sobre_o__projeto_de_lei_no001.2026.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1672/20260914_105746_parecer_no_012__da_comissao_de_administracao_publica_urbanismo_e_infraestrutura_m._e_p_pub_sociais.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1694/parecer__no_011.2026_comissao_de_financas_tributacao_fiscalizacao_e_controle.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1695/parecer__no_018.2026_comissao_de_administracao_publica_urbanismo_e_infraestrutura_municipal_e_politicas_publicas_sociais.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1696/parecer__no_042.2026_comissao_de_constituicao_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1697/parecer_no_013.2026_adimistracao_publica..pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1698/parecer_no_014.2026_administracao_publica.._2026.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1699/parecer_no_016_comissao_de_administracao_publica_urbanismo_e_infraestrutura_municipal_e_politicas_publicas_sociais...pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1700/parecer_no_017_administracao_publica.....pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1701/parecer_no_037.2026_constitucao_justica_e_redacao..pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1702/parecer_no_038.2026_constituicao_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1703/parecer_no_039._2026_constituicao_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1704/parecer_no_040_comissao_de_constituicao_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1705/parecer_no_041.2026_constituicao_justica_e_redacao_.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1706/parecer_no_043.2026_comissao_de_constituicao_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1707/parecer_no_044_comissao_de_constituicao_justica_e_redacao_.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H172"/>
+  <dimension ref="A1:H215"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="37.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="100.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="200.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -1839,4151 +2044,5266 @@
       </c>
       <c r="B14">
         <v>2026</v>
       </c>
       <c r="C14">
         <v>2</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>37</v>
       </c>
       <c r="F14" t="s">
         <v>38</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H14" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>1544</v>
+        <v>1680</v>
       </c>
       <c r="B15">
         <v>2026</v>
       </c>
       <c r="C15">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
+        <v>37</v>
+      </c>
+      <c r="F15" t="s">
+        <v>38</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="F15" t="s">
+      <c r="H15" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>1549</v>
+        <v>1544</v>
       </c>
       <c r="B16">
         <v>2026</v>
       </c>
       <c r="C16">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F16" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>47</v>
       </c>
       <c r="H16" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>1563</v>
+        <v>1549</v>
       </c>
       <c r="B17">
         <v>2026</v>
       </c>
       <c r="C17">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F17" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>49</v>
       </c>
       <c r="H17" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="B18">
         <v>2026</v>
       </c>
       <c r="C18">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F18" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H18" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="B19">
         <v>2026</v>
       </c>
       <c r="C19">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F19" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>53</v>
       </c>
       <c r="H19" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>1592</v>
+        <v>1561</v>
       </c>
       <c r="B20">
         <v>2026</v>
       </c>
       <c r="C20">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F20" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>55</v>
       </c>
       <c r="H20" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>1593</v>
+        <v>1592</v>
       </c>
       <c r="B21">
         <v>2026</v>
       </c>
       <c r="C21">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F21" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>57</v>
       </c>
       <c r="H21" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>1601</v>
+        <v>1593</v>
       </c>
       <c r="B22">
         <v>2026</v>
       </c>
       <c r="C22">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D22" t="s">
         <v>8</v>
       </c>
       <c r="E22" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F22" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H22" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>1606</v>
+        <v>1601</v>
       </c>
       <c r="B23">
         <v>2026</v>
       </c>
       <c r="C23">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D23" t="s">
         <v>8</v>
       </c>
       <c r="E23" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F23" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>61</v>
       </c>
       <c r="H23" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>1619</v>
+        <v>1606</v>
       </c>
       <c r="B24">
         <v>2026</v>
       </c>
       <c r="C24">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D24" t="s">
         <v>8</v>
       </c>
       <c r="E24" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F24" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H24" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>1620</v>
+        <v>1619</v>
       </c>
       <c r="B25">
         <v>2026</v>
       </c>
       <c r="C25">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D25" t="s">
         <v>8</v>
       </c>
       <c r="E25" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F25" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>65</v>
       </c>
       <c r="H25" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>1628</v>
+        <v>1620</v>
       </c>
       <c r="B26">
         <v>2026</v>
       </c>
       <c r="C26">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D26" t="s">
         <v>8</v>
       </c>
       <c r="E26" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F26" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>67</v>
       </c>
       <c r="H26" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>1621</v>
+        <v>1628</v>
       </c>
       <c r="B27">
         <v>2026</v>
       </c>
       <c r="C27">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D27" t="s">
         <v>8</v>
       </c>
       <c r="E27" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F27" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>69</v>
       </c>
       <c r="H27" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>1664</v>
+        <v>1621</v>
       </c>
       <c r="B28">
         <v>2026</v>
       </c>
       <c r="C28">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D28" t="s">
         <v>8</v>
       </c>
       <c r="E28" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F28" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>71</v>
       </c>
       <c r="H28" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>1665</v>
+        <v>1664</v>
       </c>
       <c r="B29">
         <v>2026</v>
       </c>
       <c r="C29">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D29" t="s">
         <v>8</v>
       </c>
       <c r="E29" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F29" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H29" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>1523</v>
+        <v>1665</v>
       </c>
       <c r="B30">
         <v>2026</v>
       </c>
       <c r="C30">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="D30" t="s">
         <v>8</v>
       </c>
       <c r="E30" t="s">
+        <v>45</v>
+      </c>
+      <c r="F30" t="s">
+        <v>46</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="F30" t="s">
-[...2 lines deleted...]
-      <c r="G30" s="1" t="s">
+      <c r="H30" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>1521</v>
+        <v>1681</v>
       </c>
       <c r="B31">
         <v>2026</v>
       </c>
       <c r="C31">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="D31" t="s">
         <v>8</v>
       </c>
       <c r="E31" t="s">
-        <v>75</v>
+        <v>45</v>
       </c>
       <c r="F31" t="s">
+        <v>46</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H31" t="s">
         <v>78</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="B32">
         <v>2026</v>
       </c>
       <c r="C32">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D32" t="s">
         <v>8</v>
       </c>
       <c r="E32" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="F32" t="s">
-        <v>78</v>
+        <v>46</v>
       </c>
       <c r="G32" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H32" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>1551</v>
+        <v>1521</v>
       </c>
       <c r="B33">
         <v>2026</v>
       </c>
       <c r="C33">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D33" t="s">
         <v>8</v>
       </c>
       <c r="E33" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="F33" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>83</v>
       </c>
       <c r="H33" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>1590</v>
+        <v>1522</v>
       </c>
       <c r="B34">
         <v>2026</v>
       </c>
       <c r="C34">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D34" t="s">
         <v>8</v>
       </c>
       <c r="E34" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="F34" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>85</v>
       </c>
       <c r="H34" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>1591</v>
+        <v>1551</v>
       </c>
       <c r="B35">
         <v>2026</v>
       </c>
       <c r="C35">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="D35" t="s">
         <v>8</v>
       </c>
       <c r="E35" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="F35" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>87</v>
       </c>
       <c r="H35" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>1605</v>
+        <v>1590</v>
       </c>
       <c r="B36">
         <v>2026</v>
       </c>
       <c r="C36">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D36" t="s">
         <v>8</v>
       </c>
       <c r="E36" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="F36" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>89</v>
       </c>
       <c r="H36" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>1499</v>
+        <v>1591</v>
       </c>
       <c r="B37">
         <v>2026</v>
       </c>
       <c r="C37">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D37" t="s">
         <v>8</v>
       </c>
       <c r="E37" t="s">
+        <v>79</v>
+      </c>
+      <c r="F37" t="s">
+        <v>82</v>
+      </c>
+      <c r="G37" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="F37" t="s">
+      <c r="H37" t="s">
         <v>92</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>1500</v>
+        <v>1605</v>
       </c>
       <c r="B38">
         <v>2026</v>
       </c>
       <c r="C38">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="D38" t="s">
         <v>8</v>
       </c>
       <c r="E38" t="s">
-        <v>91</v>
+        <v>79</v>
       </c>
       <c r="F38" t="s">
-        <v>92</v>
+        <v>82</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="H38" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>1501</v>
+        <v>1499</v>
       </c>
       <c r="B39">
         <v>2026</v>
       </c>
       <c r="C39">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D39" t="s">
         <v>8</v>
       </c>
       <c r="E39" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="F39" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>97</v>
       </c>
       <c r="H39" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>1502</v>
+        <v>1500</v>
       </c>
       <c r="B40">
         <v>2026</v>
       </c>
       <c r="C40">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D40" t="s">
         <v>8</v>
       </c>
       <c r="E40" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="F40" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>99</v>
       </c>
       <c r="H40" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>1503</v>
+        <v>1501</v>
       </c>
       <c r="B41">
         <v>2026</v>
       </c>
       <c r="C41">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D41" t="s">
         <v>8</v>
       </c>
       <c r="E41" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="F41" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>101</v>
       </c>
       <c r="H41" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>1524</v>
+        <v>1502</v>
       </c>
       <c r="B42">
         <v>2026</v>
       </c>
       <c r="C42">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="D42" t="s">
         <v>8</v>
       </c>
       <c r="E42" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="F42" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>103</v>
       </c>
       <c r="H42" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>1543</v>
+        <v>1503</v>
       </c>
       <c r="B43">
         <v>2026</v>
       </c>
       <c r="C43">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="D43" t="s">
         <v>8</v>
       </c>
       <c r="E43" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="F43" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>105</v>
       </c>
       <c r="H43" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>1546</v>
+        <v>1524</v>
       </c>
       <c r="B44">
         <v>2026</v>
       </c>
       <c r="C44">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="D44" t="s">
         <v>8</v>
       </c>
       <c r="E44" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="F44" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>107</v>
       </c>
       <c r="H44" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>1552</v>
+        <v>1543</v>
       </c>
       <c r="B45">
         <v>2026</v>
       </c>
       <c r="C45">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="D45" t="s">
         <v>8</v>
       </c>
       <c r="E45" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="F45" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>109</v>
       </c>
       <c r="H45" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>1553</v>
+        <v>1546</v>
       </c>
       <c r="B46">
         <v>2026</v>
       </c>
       <c r="C46">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D46" t="s">
         <v>8</v>
       </c>
       <c r="E46" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="F46" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>111</v>
       </c>
       <c r="H46" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>1556</v>
+        <v>1552</v>
       </c>
       <c r="B47">
         <v>2026</v>
       </c>
       <c r="C47">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D47" t="s">
         <v>8</v>
       </c>
       <c r="E47" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="F47" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H47" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
-        <v>1554</v>
+        <v>1553</v>
       </c>
       <c r="B48">
         <v>2026</v>
       </c>
       <c r="C48">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D48" t="s">
         <v>8</v>
       </c>
       <c r="E48" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="F48" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>115</v>
       </c>
       <c r="H48" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="B49">
         <v>2026</v>
       </c>
       <c r="C49">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D49" t="s">
         <v>8</v>
       </c>
       <c r="E49" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="F49" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H49" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>1564</v>
+        <v>1554</v>
       </c>
       <c r="B50">
         <v>2026</v>
       </c>
       <c r="C50">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D50" t="s">
         <v>8</v>
       </c>
       <c r="E50" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="F50" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>119</v>
       </c>
       <c r="H50" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>1575</v>
+        <v>1555</v>
       </c>
       <c r="B51">
         <v>2026</v>
       </c>
       <c r="C51">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D51" t="s">
         <v>8</v>
       </c>
       <c r="E51" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="F51" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>121</v>
       </c>
       <c r="H51" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
-        <v>1576</v>
+        <v>1564</v>
       </c>
       <c r="B52">
         <v>2026</v>
       </c>
       <c r="C52">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="D52" t="s">
         <v>8</v>
       </c>
       <c r="E52" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="F52" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>123</v>
       </c>
       <c r="H52" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>1585</v>
+        <v>1575</v>
       </c>
       <c r="B53">
         <v>2026</v>
       </c>
       <c r="C53">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D53" t="s">
         <v>8</v>
       </c>
       <c r="E53" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="F53" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>125</v>
       </c>
       <c r="H53" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>1594</v>
+        <v>1576</v>
       </c>
       <c r="B54">
         <v>2026</v>
       </c>
       <c r="C54">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D54" t="s">
         <v>8</v>
       </c>
       <c r="E54" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="F54" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>127</v>
       </c>
       <c r="H54" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>1589</v>
+        <v>1585</v>
       </c>
       <c r="B55">
         <v>2026</v>
       </c>
       <c r="C55">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D55" t="s">
         <v>8</v>
       </c>
       <c r="E55" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="F55" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>129</v>
       </c>
       <c r="H55" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>1618</v>
+        <v>1594</v>
       </c>
       <c r="B56">
         <v>2026</v>
       </c>
       <c r="C56">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D56" t="s">
         <v>8</v>
       </c>
       <c r="E56" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="F56" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>131</v>
       </c>
       <c r="H56" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>1607</v>
+        <v>1589</v>
       </c>
       <c r="B57">
         <v>2026</v>
       </c>
       <c r="C57">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D57" t="s">
         <v>8</v>
       </c>
       <c r="E57" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="F57" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>133</v>
       </c>
       <c r="H57" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
-        <v>1609</v>
+        <v>1618</v>
       </c>
       <c r="B58">
         <v>2026</v>
       </c>
       <c r="C58">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D58" t="s">
         <v>8</v>
       </c>
       <c r="E58" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="F58" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H58" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
-        <v>1608</v>
+        <v>1607</v>
       </c>
       <c r="B59">
         <v>2026</v>
       </c>
       <c r="C59">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D59" t="s">
         <v>8</v>
       </c>
       <c r="E59" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="F59" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>137</v>
       </c>
       <c r="H59" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
-        <v>1602</v>
+        <v>1609</v>
       </c>
       <c r="B60">
         <v>2026</v>
       </c>
       <c r="C60">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D60" t="s">
         <v>8</v>
       </c>
       <c r="E60" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="F60" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>139</v>
       </c>
       <c r="H60" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
-        <v>1639</v>
+        <v>1608</v>
       </c>
       <c r="B61">
         <v>2026</v>
       </c>
       <c r="C61">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D61" t="s">
         <v>8</v>
       </c>
       <c r="E61" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="F61" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>141</v>
       </c>
       <c r="H61" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>1643</v>
+        <v>1602</v>
       </c>
       <c r="B62">
         <v>2026</v>
       </c>
       <c r="C62">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D62" t="s">
         <v>8</v>
       </c>
       <c r="E62" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="F62" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>143</v>
       </c>
       <c r="H62" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
-        <v>1644</v>
+        <v>1639</v>
       </c>
       <c r="B63">
         <v>2026</v>
       </c>
       <c r="C63">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D63" t="s">
         <v>8</v>
       </c>
       <c r="E63" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="F63" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>145</v>
       </c>
       <c r="H63" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>1645</v>
+        <v>1643</v>
       </c>
       <c r="B64">
         <v>2026</v>
       </c>
       <c r="C64">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D64" t="s">
         <v>8</v>
       </c>
       <c r="E64" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="F64" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>147</v>
       </c>
       <c r="H64" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>1542</v>
+        <v>1644</v>
       </c>
       <c r="B65">
         <v>2026</v>
       </c>
       <c r="C65">
-        <v>2</v>
+        <v>29</v>
       </c>
       <c r="D65" t="s">
         <v>8</v>
       </c>
       <c r="E65" t="s">
+        <v>95</v>
+      </c>
+      <c r="F65" t="s">
+        <v>96</v>
+      </c>
+      <c r="G65" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="F65" t="s">
+      <c r="H65" t="s">
         <v>150</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
-        <v>1545</v>
+        <v>1645</v>
       </c>
       <c r="B66">
         <v>2026</v>
       </c>
       <c r="C66">
-        <v>3</v>
+        <v>30</v>
       </c>
       <c r="D66" t="s">
         <v>8</v>
       </c>
       <c r="E66" t="s">
-        <v>149</v>
+        <v>95</v>
       </c>
       <c r="F66" t="s">
-        <v>150</v>
+        <v>96</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="H66" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
-        <v>1565</v>
+        <v>1542</v>
       </c>
       <c r="B67">
         <v>2026</v>
       </c>
       <c r="C67">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D67" t="s">
         <v>8</v>
       </c>
       <c r="E67" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="F67" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>155</v>
       </c>
       <c r="H67" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
-        <v>1583</v>
+        <v>1545</v>
       </c>
       <c r="B68">
         <v>2026</v>
       </c>
       <c r="C68">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D68" t="s">
         <v>8</v>
       </c>
       <c r="E68" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="F68" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>157</v>
       </c>
       <c r="H68" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
-        <v>1584</v>
+        <v>1565</v>
       </c>
       <c r="B69">
         <v>2026</v>
       </c>
       <c r="C69">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="D69" t="s">
         <v>8</v>
       </c>
       <c r="E69" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="F69" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>159</v>
       </c>
       <c r="H69" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
-        <v>1587</v>
+        <v>1583</v>
       </c>
       <c r="B70">
         <v>2026</v>
       </c>
       <c r="C70">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D70" t="s">
         <v>8</v>
       </c>
       <c r="E70" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="F70" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>161</v>
       </c>
       <c r="H70" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
-        <v>1586</v>
+        <v>1584</v>
       </c>
       <c r="B71">
         <v>2026</v>
       </c>
       <c r="C71">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D71" t="s">
         <v>8</v>
       </c>
       <c r="E71" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="F71" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>163</v>
       </c>
       <c r="H71" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
-        <v>1626</v>
+        <v>1587</v>
       </c>
       <c r="B72">
         <v>2026</v>
       </c>
       <c r="C72">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D72" t="s">
         <v>8</v>
       </c>
       <c r="E72" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="F72" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>165</v>
       </c>
       <c r="H72" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
-        <v>1627</v>
+        <v>1586</v>
       </c>
       <c r="B73">
         <v>2026</v>
       </c>
       <c r="C73">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D73" t="s">
         <v>8</v>
       </c>
       <c r="E73" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="F73" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>167</v>
       </c>
       <c r="H73" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
-        <v>1646</v>
+        <v>1626</v>
       </c>
       <c r="B74">
         <v>2026</v>
       </c>
       <c r="C74">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="D74" t="s">
         <v>8</v>
       </c>
       <c r="E74" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="F74" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>169</v>
       </c>
       <c r="H74" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
-        <v>1550</v>
+        <v>1627</v>
       </c>
       <c r="B75">
         <v>2026</v>
       </c>
       <c r="C75">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="D75" t="s">
         <v>8</v>
       </c>
       <c r="E75" t="s">
+        <v>153</v>
+      </c>
+      <c r="F75" t="s">
+        <v>154</v>
+      </c>
+      <c r="G75" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="F75" t="s">
+      <c r="H75" t="s">
         <v>172</v>
-      </c>
-[...4 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
-        <v>1588</v>
+        <v>1646</v>
       </c>
       <c r="B76">
         <v>2026</v>
       </c>
       <c r="C76">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="D76" t="s">
         <v>8</v>
       </c>
       <c r="E76" t="s">
-        <v>171</v>
+        <v>153</v>
       </c>
       <c r="F76" t="s">
-        <v>172</v>
+        <v>154</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="H76" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
-        <v>1600</v>
+        <v>1550</v>
       </c>
       <c r="B77">
         <v>2026</v>
       </c>
       <c r="C77">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D77" t="s">
         <v>8</v>
       </c>
       <c r="E77" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="F77" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>177</v>
       </c>
       <c r="H77" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
-        <v>1623</v>
+        <v>1588</v>
       </c>
       <c r="B78">
         <v>2026</v>
       </c>
       <c r="C78">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D78" t="s">
         <v>8</v>
       </c>
       <c r="E78" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="F78" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>179</v>
       </c>
       <c r="H78" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
-        <v>1667</v>
+        <v>1600</v>
       </c>
       <c r="B79">
         <v>2026</v>
       </c>
       <c r="C79">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D79" t="s">
         <v>8</v>
       </c>
       <c r="E79" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="F79" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>181</v>
       </c>
       <c r="H79" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
-        <v>1636</v>
+        <v>1623</v>
       </c>
       <c r="B80">
         <v>2026</v>
       </c>
       <c r="C80">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D80" t="s">
+        <v>8</v>
+      </c>
+      <c r="E80" t="s">
+        <v>175</v>
+      </c>
+      <c r="F80" t="s">
+        <v>176</v>
+      </c>
+      <c r="G80" s="1" t="s">
         <v>183</v>
       </c>
-      <c r="E80" t="s">
+      <c r="H80" t="s">
         <v>184</v>
-      </c>
-[...7 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
-        <v>1507</v>
+        <v>1667</v>
       </c>
       <c r="B81">
         <v>2026</v>
       </c>
       <c r="C81">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D81" t="s">
-        <v>188</v>
+        <v>8</v>
       </c>
       <c r="E81" t="s">
-        <v>189</v>
+        <v>175</v>
       </c>
       <c r="F81" t="s">
-        <v>190</v>
+        <v>176</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="H81" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
-        <v>1506</v>
+        <v>1636</v>
       </c>
       <c r="B82">
         <v>2026</v>
       </c>
       <c r="C82">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D82" t="s">
+        <v>187</v>
+      </c>
+      <c r="E82" t="s">
         <v>188</v>
       </c>
-      <c r="E82" t="s">
+      <c r="F82" t="s">
         <v>189</v>
       </c>
-      <c r="F82" t="s">
+      <c r="G82" s="1" t="s">
         <v>190</v>
       </c>
-      <c r="G82" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H82" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
-        <v>1505</v>
+        <v>1686</v>
       </c>
       <c r="B83">
         <v>2026</v>
       </c>
       <c r="C83">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D83" t="s">
+        <v>187</v>
+      </c>
+      <c r="E83" t="s">
         <v>188</v>
       </c>
-      <c r="E83" t="s">
+      <c r="F83" t="s">
         <v>189</v>
       </c>
-      <c r="F83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G83" s="1" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="H83" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
-        <v>1504</v>
+        <v>1507</v>
       </c>
       <c r="B84">
         <v>2026</v>
       </c>
       <c r="C84">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D84" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="E84" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="F84" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>197</v>
       </c>
       <c r="H84" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
-        <v>1498</v>
+        <v>1506</v>
       </c>
       <c r="B85">
         <v>2026</v>
       </c>
       <c r="C85">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D85" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="E85" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="F85" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>199</v>
       </c>
       <c r="H85" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
-        <v>1559</v>
+        <v>1505</v>
       </c>
       <c r="B86">
         <v>2026</v>
       </c>
       <c r="C86">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="D86" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="E86" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="F86" t="s">
-        <v>14</v>
+        <v>196</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>201</v>
       </c>
       <c r="H86" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
-        <v>1572</v>
+        <v>1504</v>
       </c>
       <c r="B87">
         <v>2026</v>
       </c>
       <c r="C87">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="D87" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="E87" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="F87" t="s">
-        <v>92</v>
+        <v>196</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>203</v>
       </c>
       <c r="H87" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
-        <v>1595</v>
+        <v>1498</v>
       </c>
       <c r="B88">
         <v>2026</v>
       </c>
       <c r="C88">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="D88" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="E88" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="F88" t="s">
-        <v>38</v>
+        <v>196</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>205</v>
       </c>
       <c r="H88" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
-        <v>1596</v>
+        <v>1559</v>
       </c>
       <c r="B89">
         <v>2026</v>
       </c>
       <c r="C89">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="D89" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="E89" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="F89" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>207</v>
       </c>
       <c r="H89" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
-        <v>1597</v>
+        <v>1572</v>
       </c>
       <c r="B90">
         <v>2026</v>
       </c>
       <c r="C90">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="D90" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="E90" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="F90" t="s">
-        <v>190</v>
+        <v>96</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>209</v>
       </c>
       <c r="H90" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
-        <v>1598</v>
+        <v>1595</v>
       </c>
       <c r="B91">
         <v>2026</v>
       </c>
       <c r="C91">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D91" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="E91" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="F91" t="s">
-        <v>92</v>
+        <v>38</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>211</v>
       </c>
       <c r="H91" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
-        <v>1640</v>
+        <v>1596</v>
       </c>
       <c r="B92">
         <v>2026</v>
       </c>
       <c r="C92">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="D92" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="E92" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="F92" t="s">
-        <v>92</v>
+        <v>38</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>213</v>
       </c>
       <c r="H92" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
-        <v>1650</v>
+        <v>1597</v>
       </c>
       <c r="B93">
         <v>2026</v>
       </c>
       <c r="C93">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="D93" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="E93" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="F93" t="s">
-        <v>172</v>
+        <v>196</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>215</v>
       </c>
       <c r="H93" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
-        <v>1651</v>
+        <v>1598</v>
       </c>
       <c r="B94">
         <v>2026</v>
       </c>
       <c r="C94">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="D94" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="E94" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="F94" t="s">
-        <v>172</v>
+        <v>96</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>217</v>
       </c>
       <c r="H94" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
-        <v>1652</v>
+        <v>1640</v>
       </c>
       <c r="B95">
         <v>2026</v>
       </c>
       <c r="C95">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D95" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="E95" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="F95" t="s">
-        <v>172</v>
+        <v>96</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>219</v>
       </c>
       <c r="H95" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
-        <v>1653</v>
+        <v>1650</v>
       </c>
       <c r="B96">
         <v>2026</v>
       </c>
       <c r="C96">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D96" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="E96" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="F96" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H96" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
-        <v>1654</v>
+        <v>1651</v>
       </c>
       <c r="B97">
         <v>2026</v>
       </c>
       <c r="C97">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D97" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="E97" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="F97" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>223</v>
       </c>
       <c r="H97" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
-        <v>1655</v>
+        <v>1652</v>
       </c>
       <c r="B98">
         <v>2026</v>
       </c>
       <c r="C98">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D98" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="E98" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="F98" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>225</v>
       </c>
       <c r="H98" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
-        <v>1656</v>
+        <v>1653</v>
       </c>
       <c r="B99">
         <v>2026</v>
       </c>
       <c r="C99">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="D99" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="E99" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="F99" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>227</v>
       </c>
       <c r="H99" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
-        <v>1536</v>
+        <v>1654</v>
       </c>
       <c r="B100">
         <v>2026</v>
       </c>
       <c r="C100">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="D100" t="s">
+        <v>194</v>
+      </c>
+      <c r="E100" t="s">
+        <v>195</v>
+      </c>
+      <c r="F100" t="s">
+        <v>176</v>
+      </c>
+      <c r="G100" s="1" t="s">
         <v>229</v>
       </c>
-      <c r="E100" t="s">
+      <c r="H100" t="s">
         <v>230</v>
-      </c>
-[...7 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
-        <v>1519</v>
+        <v>1655</v>
       </c>
       <c r="B101">
         <v>2026</v>
       </c>
       <c r="C101">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="D101" t="s">
-        <v>229</v>
+        <v>194</v>
       </c>
       <c r="E101" t="s">
-        <v>230</v>
+        <v>195</v>
       </c>
       <c r="F101" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="H101" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
-        <v>1520</v>
+        <v>1656</v>
       </c>
       <c r="B102">
         <v>2026</v>
       </c>
       <c r="C102">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="D102" t="s">
-        <v>229</v>
+        <v>194</v>
       </c>
       <c r="E102" t="s">
-        <v>230</v>
+        <v>195</v>
       </c>
       <c r="F102" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="H102" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
-        <v>1573</v>
+        <v>1678</v>
       </c>
       <c r="B103">
         <v>2026</v>
       </c>
       <c r="C103">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="D103" t="s">
-        <v>229</v>
+        <v>194</v>
       </c>
       <c r="E103" t="s">
-        <v>230</v>
+        <v>195</v>
       </c>
       <c r="F103" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="H103" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
-        <v>1574</v>
+        <v>1688</v>
       </c>
       <c r="B104">
         <v>2026</v>
       </c>
       <c r="C104">
-        <v>5</v>
+        <v>21</v>
       </c>
       <c r="D104" t="s">
-        <v>229</v>
+        <v>194</v>
       </c>
       <c r="E104" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>195</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>239</v>
+        <v>192</v>
       </c>
       <c r="H104" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
-        <v>1577</v>
+        <v>1713</v>
       </c>
       <c r="B105">
         <v>2026</v>
       </c>
       <c r="C105">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="D105" t="s">
-        <v>229</v>
+        <v>194</v>
       </c>
       <c r="E105" t="s">
-        <v>230</v>
+        <v>195</v>
       </c>
       <c r="F105" t="s">
-        <v>172</v>
+        <v>82</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>241</v>
+        <v>192</v>
       </c>
       <c r="H105" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
-        <v>1629</v>
+        <v>1536</v>
       </c>
       <c r="B106">
         <v>2026</v>
       </c>
       <c r="C106">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="D106" t="s">
-        <v>229</v>
+        <v>239</v>
       </c>
       <c r="E106" t="s">
-        <v>230</v>
+        <v>240</v>
       </c>
       <c r="F106" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="H106" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
-        <v>1630</v>
+        <v>1519</v>
       </c>
       <c r="B107">
         <v>2026</v>
       </c>
       <c r="C107">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D107" t="s">
-        <v>229</v>
+        <v>239</v>
       </c>
       <c r="E107" t="s">
-        <v>230</v>
+        <v>240</v>
       </c>
       <c r="F107" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="H107" t="s">
-        <v>187</v>
+        <v>244</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
-        <v>1525</v>
+        <v>1520</v>
       </c>
       <c r="B108">
         <v>2026</v>
       </c>
       <c r="C108">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D108" t="s">
+        <v>239</v>
+      </c>
+      <c r="E108" t="s">
+        <v>240</v>
+      </c>
+      <c r="F108" t="s">
+        <v>176</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H108" t="s">
         <v>246</v>
-      </c>
-[...10 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
-        <v>1526</v>
+        <v>1573</v>
       </c>
       <c r="B109">
         <v>2026</v>
       </c>
       <c r="C109">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D109" t="s">
-        <v>246</v>
+        <v>239</v>
       </c>
       <c r="E109" t="s">
+        <v>240</v>
+      </c>
+      <c r="F109" t="s">
+        <v>176</v>
+      </c>
+      <c r="G109" s="1" t="s">
         <v>247</v>
       </c>
-      <c r="F109" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H109" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
-        <v>1578</v>
+        <v>1574</v>
       </c>
       <c r="B110">
         <v>2026</v>
       </c>
       <c r="C110">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D110" t="s">
-        <v>246</v>
+        <v>239</v>
       </c>
       <c r="E110" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
       <c r="F110" t="s">
-        <v>185</v>
+        <v>176</v>
       </c>
       <c r="G110" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H110" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
-        <v>1637</v>
+        <v>1577</v>
       </c>
       <c r="B111">
         <v>2026</v>
       </c>
       <c r="C111">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D111" t="s">
-        <v>246</v>
+        <v>239</v>
       </c>
       <c r="E111" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
       <c r="F111" t="s">
-        <v>185</v>
+        <v>176</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>251</v>
       </c>
       <c r="H111" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
-        <v>1508</v>
+        <v>1629</v>
       </c>
       <c r="B112">
         <v>2026</v>
       </c>
       <c r="C112">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D112" t="s">
+        <v>239</v>
+      </c>
+      <c r="E112" t="s">
+        <v>240</v>
+      </c>
+      <c r="F112" t="s">
+        <v>176</v>
+      </c>
+      <c r="G112" s="1" t="s">
         <v>253</v>
       </c>
-      <c r="E112" t="s">
+      <c r="H112" t="s">
         <v>254</v>
-      </c>
-[...7 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
-        <v>1669</v>
+        <v>1630</v>
       </c>
       <c r="B113">
         <v>2026</v>
       </c>
       <c r="C113">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="D113" t="s">
-        <v>253</v>
+        <v>239</v>
       </c>
       <c r="E113" t="s">
-        <v>254</v>
+        <v>240</v>
       </c>
       <c r="F113" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="H113" t="s">
-        <v>258</v>
+        <v>191</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
-        <v>1533</v>
+        <v>1670</v>
       </c>
       <c r="B114">
         <v>2026</v>
       </c>
       <c r="C114">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="D114" t="s">
-        <v>259</v>
+        <v>239</v>
       </c>
       <c r="E114" t="s">
-        <v>260</v>
+        <v>240</v>
       </c>
       <c r="F114" t="s">
-        <v>92</v>
+        <v>176</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="H114" t="s">
-        <v>232</v>
+        <v>257</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
-        <v>1569</v>
+        <v>1689</v>
       </c>
       <c r="B115">
         <v>2026</v>
       </c>
       <c r="C115">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="D115" t="s">
+        <v>239</v>
+      </c>
+      <c r="E115" t="s">
+        <v>240</v>
+      </c>
+      <c r="F115" t="s">
+        <v>176</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H115" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
-        <v>1570</v>
+        <v>1690</v>
       </c>
       <c r="B116">
         <v>2026</v>
       </c>
       <c r="C116">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="D116" t="s">
-        <v>259</v>
+        <v>239</v>
       </c>
       <c r="E116" t="s">
+        <v>240</v>
+      </c>
+      <c r="F116" t="s">
+        <v>176</v>
+      </c>
+      <c r="G116" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="F116" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H116" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
-        <v>1642</v>
+        <v>1525</v>
       </c>
       <c r="B117">
         <v>2026</v>
       </c>
       <c r="C117">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D117" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="E117" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="F117" t="s">
-        <v>92</v>
+        <v>189</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="H117" t="s">
-        <v>267</v>
+        <v>244</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
-        <v>1666</v>
+        <v>1526</v>
       </c>
       <c r="B118">
         <v>2026</v>
       </c>
       <c r="C118">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D118" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="E118" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="F118" t="s">
-        <v>38</v>
+        <v>189</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="H118" t="s">
-        <v>268</v>
+        <v>246</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
-        <v>1538</v>
+        <v>1578</v>
       </c>
       <c r="B119">
         <v>2026</v>
       </c>
       <c r="C119">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D119" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="E119" t="s">
-        <v>270</v>
+        <v>263</v>
       </c>
       <c r="F119" t="s">
-        <v>44</v>
+        <v>189</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="H119" t="s">
-        <v>272</v>
+        <v>252</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
-        <v>1537</v>
+        <v>1637</v>
       </c>
       <c r="B120">
         <v>2026</v>
       </c>
       <c r="C120">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D120" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="E120" t="s">
-        <v>270</v>
+        <v>263</v>
       </c>
       <c r="F120" t="s">
-        <v>172</v>
+        <v>189</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="H120" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
-        <v>1611</v>
+        <v>1674</v>
       </c>
       <c r="B121">
         <v>2026</v>
       </c>
       <c r="C121">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D121" t="s">
+        <v>262</v>
+      </c>
+      <c r="E121" t="s">
+        <v>263</v>
+      </c>
+      <c r="F121" t="s">
+        <v>189</v>
+      </c>
+      <c r="G121" s="1" t="s">
         <v>269</v>
       </c>
-      <c r="E121" t="s">
+      <c r="H121" t="s">
         <v>270</v>
-      </c>
-[...7 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
-        <v>1641</v>
+        <v>1675</v>
       </c>
       <c r="B122">
         <v>2026</v>
       </c>
       <c r="C122">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D122" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="E122" t="s">
-        <v>270</v>
+        <v>263</v>
       </c>
       <c r="F122" t="s">
-        <v>92</v>
+        <v>189</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="H122" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
-        <v>1647</v>
+        <v>1676</v>
       </c>
       <c r="B123">
         <v>2026</v>
       </c>
       <c r="C123">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D123" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="E123" t="s">
-        <v>270</v>
+        <v>263</v>
       </c>
       <c r="F123" t="s">
-        <v>20</v>
+        <v>189</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>266</v>
+        <v>273</v>
       </c>
       <c r="H123" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
-        <v>1648</v>
+        <v>1677</v>
       </c>
       <c r="B124">
         <v>2026</v>
       </c>
       <c r="C124">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="D124" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="E124" t="s">
-        <v>270</v>
+        <v>263</v>
       </c>
       <c r="F124" t="s">
-        <v>20</v>
+        <v>189</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>266</v>
+        <v>275</v>
       </c>
       <c r="H124" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
-        <v>1649</v>
+        <v>1692</v>
       </c>
       <c r="B125">
         <v>2026</v>
       </c>
       <c r="C125">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="D125" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="E125" t="s">
-        <v>270</v>
+        <v>263</v>
       </c>
       <c r="F125" t="s">
-        <v>20</v>
+        <v>189</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>266</v>
+        <v>277</v>
       </c>
       <c r="H125" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
-        <v>1509</v>
+        <v>1693</v>
       </c>
       <c r="B126">
         <v>2026</v>
       </c>
       <c r="C126">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="D126" t="s">
-        <v>281</v>
+        <v>262</v>
       </c>
       <c r="E126" t="s">
-        <v>282</v>
+        <v>263</v>
       </c>
       <c r="F126" t="s">
-        <v>283</v>
+        <v>189</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="H126" t="s">
-        <v>285</v>
+        <v>259</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
-        <v>1510</v>
+        <v>1684</v>
       </c>
       <c r="B127">
         <v>2026</v>
       </c>
       <c r="C127">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="D127" t="s">
-        <v>281</v>
+        <v>262</v>
       </c>
       <c r="E127" t="s">
-        <v>282</v>
+        <v>263</v>
+      </c>
+      <c r="F127" t="s">
+        <v>189</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>286</v>
+        <v>192</v>
       </c>
       <c r="H127" t="s">
-        <v>287</v>
+        <v>280</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
-        <v>1511</v>
+        <v>1685</v>
       </c>
       <c r="B128">
         <v>2026</v>
       </c>
       <c r="C128">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="D128" t="s">
+        <v>262</v>
+      </c>
+      <c r="E128" t="s">
+        <v>263</v>
+      </c>
+      <c r="F128" t="s">
+        <v>189</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="H128" t="s">
         <v>281</v>
-      </c>
-[...10 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
-        <v>1512</v>
+        <v>1708</v>
       </c>
       <c r="B129">
         <v>2026</v>
       </c>
       <c r="C129">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="D129" t="s">
-        <v>281</v>
+        <v>262</v>
       </c>
       <c r="E129" t="s">
+        <v>263</v>
+      </c>
+      <c r="F129" t="s">
+        <v>189</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="H129" t="s">
         <v>282</v>
-      </c>
-[...7 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130">
-        <v>1513</v>
+        <v>1709</v>
       </c>
       <c r="B130">
         <v>2026</v>
       </c>
       <c r="C130">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="D130" t="s">
-        <v>281</v>
+        <v>262</v>
       </c>
       <c r="E130" t="s">
-        <v>282</v>
+        <v>263</v>
       </c>
       <c r="F130" t="s">
+        <v>189</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="H130" t="s">
         <v>283</v>
-      </c>
-[...4 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
-        <v>1514</v>
+        <v>1710</v>
       </c>
       <c r="B131">
         <v>2026</v>
       </c>
       <c r="C131">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="D131" t="s">
-        <v>281</v>
+        <v>262</v>
       </c>
       <c r="E131" t="s">
-        <v>282</v>
+        <v>263</v>
       </c>
       <c r="F131" t="s">
-        <v>294</v>
+        <v>189</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>295</v>
+        <v>192</v>
       </c>
       <c r="H131" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
-        <v>1515</v>
+        <v>1711</v>
       </c>
       <c r="B132">
         <v>2026</v>
       </c>
       <c r="C132">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D132" t="s">
-        <v>281</v>
+        <v>262</v>
       </c>
       <c r="E132" t="s">
-        <v>282</v>
+        <v>263</v>
       </c>
       <c r="F132" t="s">
-        <v>294</v>
+        <v>189</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>296</v>
+        <v>192</v>
       </c>
       <c r="H132" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
-        <v>1516</v>
+        <v>1712</v>
       </c>
       <c r="B133">
         <v>2026</v>
       </c>
       <c r="C133">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="D133" t="s">
-        <v>281</v>
+        <v>262</v>
       </c>
       <c r="E133" t="s">
-        <v>282</v>
+        <v>263</v>
       </c>
       <c r="F133" t="s">
-        <v>294</v>
+        <v>189</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>297</v>
+        <v>192</v>
       </c>
       <c r="H133" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134">
-        <v>1517</v>
+        <v>1508</v>
       </c>
       <c r="B134">
         <v>2026</v>
       </c>
       <c r="C134">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="D134" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="E134" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="F134" t="s">
-        <v>298</v>
+        <v>176</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>299</v>
+        <v>289</v>
       </c>
       <c r="H134" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135">
-        <v>1518</v>
+        <v>1669</v>
       </c>
       <c r="B135">
         <v>2026</v>
       </c>
       <c r="C135">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="D135" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="E135" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="F135" t="s">
-        <v>298</v>
+        <v>176</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>300</v>
+        <v>291</v>
       </c>
       <c r="H135" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
-        <v>1527</v>
+        <v>1533</v>
       </c>
       <c r="B136">
         <v>2026</v>
       </c>
       <c r="C136">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="D136" t="s">
-        <v>281</v>
+        <v>293</v>
       </c>
       <c r="E136" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="F136" t="s">
-        <v>294</v>
+        <v>96</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="H136" t="s">
-        <v>302</v>
+        <v>242</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
-        <v>1528</v>
+        <v>1569</v>
       </c>
       <c r="B137">
         <v>2026</v>
       </c>
       <c r="C137">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="D137" t="s">
-        <v>281</v>
+        <v>293</v>
       </c>
       <c r="E137" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="F137" t="s">
-        <v>298</v>
+        <v>176</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>303</v>
+        <v>296</v>
       </c>
       <c r="H137" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138">
-        <v>1529</v>
+        <v>1570</v>
       </c>
       <c r="B138">
         <v>2026</v>
       </c>
       <c r="C138">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="D138" t="s">
-        <v>281</v>
+        <v>293</v>
       </c>
       <c r="E138" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="F138" t="s">
-        <v>283</v>
+        <v>46</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>304</v>
+        <v>298</v>
       </c>
       <c r="H138" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139">
-        <v>1530</v>
+        <v>1642</v>
       </c>
       <c r="B139">
         <v>2026</v>
       </c>
       <c r="C139">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="D139" t="s">
-        <v>281</v>
+        <v>293</v>
       </c>
       <c r="E139" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="F139" t="s">
-        <v>294</v>
+        <v>96</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>305</v>
+        <v>192</v>
       </c>
       <c r="H139" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140">
-        <v>1531</v>
+        <v>1666</v>
       </c>
       <c r="B140">
         <v>2026</v>
       </c>
       <c r="C140">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="D140" t="s">
-        <v>281</v>
+        <v>293</v>
       </c>
       <c r="E140" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="F140" t="s">
-        <v>298</v>
+        <v>38</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>307</v>
+        <v>192</v>
       </c>
       <c r="H140" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141">
-        <v>1532</v>
+        <v>1673</v>
       </c>
       <c r="B141">
         <v>2026</v>
       </c>
       <c r="C141">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="D141" t="s">
-        <v>281</v>
+        <v>293</v>
       </c>
       <c r="E141" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="F141" t="s">
-        <v>283</v>
+        <v>38</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
       <c r="H141" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142">
-        <v>1534</v>
+        <v>1687</v>
       </c>
       <c r="B142">
         <v>2026</v>
       </c>
       <c r="C142">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="D142" t="s">
-        <v>281</v>
+        <v>293</v>
       </c>
       <c r="E142" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="F142" t="s">
-        <v>298</v>
+        <v>176</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>309</v>
+        <v>192</v>
       </c>
       <c r="H142" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143">
-        <v>1535</v>
+        <v>1538</v>
       </c>
       <c r="B143">
         <v>2026</v>
       </c>
       <c r="C143">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="D143" t="s">
-        <v>281</v>
+        <v>305</v>
       </c>
       <c r="E143" t="s">
-        <v>282</v>
+        <v>306</v>
       </c>
       <c r="F143" t="s">
-        <v>283</v>
+        <v>46</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="H143" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144">
-        <v>1539</v>
+        <v>1537</v>
       </c>
       <c r="B144">
         <v>2026</v>
       </c>
       <c r="C144">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="D144" t="s">
-        <v>281</v>
+        <v>305</v>
       </c>
       <c r="E144" t="s">
-        <v>282</v>
+        <v>306</v>
       </c>
       <c r="F144" t="s">
-        <v>283</v>
+        <v>176</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="H144" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145">
-        <v>1540</v>
+        <v>1611</v>
       </c>
       <c r="B145">
         <v>2026</v>
       </c>
       <c r="C145">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="D145" t="s">
-        <v>281</v>
+        <v>305</v>
       </c>
       <c r="E145" t="s">
-        <v>282</v>
+        <v>306</v>
       </c>
       <c r="F145" t="s">
-        <v>314</v>
+        <v>96</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="H145" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146">
-        <v>1541</v>
+        <v>1641</v>
       </c>
       <c r="B146">
         <v>2026</v>
       </c>
       <c r="C146">
-        <v>21</v>
+        <v>4</v>
       </c>
       <c r="D146" t="s">
-        <v>281</v>
+        <v>305</v>
       </c>
       <c r="E146" t="s">
-        <v>282</v>
+        <v>306</v>
       </c>
       <c r="F146" t="s">
-        <v>283</v>
+        <v>96</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>316</v>
+        <v>192</v>
       </c>
       <c r="H146" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147">
-        <v>1560</v>
+        <v>1647</v>
       </c>
       <c r="B147">
         <v>2026</v>
       </c>
       <c r="C147">
-        <v>22</v>
+        <v>5</v>
       </c>
       <c r="D147" t="s">
-        <v>281</v>
+        <v>305</v>
       </c>
       <c r="E147" t="s">
-        <v>282</v>
+        <v>306</v>
       </c>
       <c r="F147" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>318</v>
+        <v>192</v>
       </c>
       <c r="H147" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148">
-        <v>1566</v>
+        <v>1648</v>
       </c>
       <c r="B148">
         <v>2026</v>
       </c>
       <c r="C148">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="D148" t="s">
-        <v>281</v>
+        <v>305</v>
       </c>
       <c r="E148" t="s">
-        <v>282</v>
+        <v>306</v>
       </c>
       <c r="F148" t="s">
-        <v>294</v>
+        <v>20</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>320</v>
+        <v>192</v>
       </c>
       <c r="H148" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149">
-        <v>1567</v>
+        <v>1649</v>
       </c>
       <c r="B149">
         <v>2026</v>
       </c>
       <c r="C149">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="D149" t="s">
-        <v>281</v>
+        <v>305</v>
       </c>
       <c r="E149" t="s">
-        <v>282</v>
+        <v>306</v>
       </c>
       <c r="F149" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>322</v>
+        <v>192</v>
       </c>
       <c r="H149" t="s">
-        <v>323</v>
+        <v>316</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150">
-        <v>1568</v>
+        <v>1679</v>
       </c>
       <c r="B150">
         <v>2026</v>
       </c>
       <c r="C150">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="D150" t="s">
-        <v>281</v>
+        <v>305</v>
       </c>
       <c r="E150" t="s">
-        <v>282</v>
+        <v>306</v>
       </c>
       <c r="F150" t="s">
-        <v>283</v>
+        <v>176</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>324</v>
+        <v>317</v>
       </c>
       <c r="H150" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151">
-        <v>1571</v>
+        <v>1682</v>
       </c>
       <c r="B151">
         <v>2026</v>
       </c>
       <c r="C151">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="D151" t="s">
-        <v>281</v>
+        <v>305</v>
       </c>
       <c r="E151" t="s">
-        <v>282</v>
+        <v>306</v>
       </c>
       <c r="F151" t="s">
-        <v>283</v>
+        <v>154</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>325</v>
+        <v>192</v>
       </c>
       <c r="H151" t="s">
-        <v>326</v>
+        <v>319</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152">
-        <v>1579</v>
+        <v>1683</v>
       </c>
       <c r="B152">
         <v>2026</v>
       </c>
       <c r="C152">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="D152" t="s">
-        <v>281</v>
+        <v>305</v>
       </c>
       <c r="E152" t="s">
-        <v>282</v>
+        <v>306</v>
       </c>
       <c r="F152" t="s">
-        <v>314</v>
+        <v>176</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>327</v>
+        <v>192</v>
       </c>
       <c r="H152" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153">
-        <v>1580</v>
+        <v>1509</v>
       </c>
       <c r="B153">
         <v>2026</v>
       </c>
       <c r="C153">
-        <v>28</v>
+        <v>1</v>
       </c>
       <c r="D153" t="s">
-        <v>281</v>
+        <v>321</v>
       </c>
       <c r="E153" t="s">
-        <v>282</v>
+        <v>322</v>
       </c>
       <c r="F153" t="s">
-        <v>298</v>
+        <v>323</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="H153" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154">
-        <v>1581</v>
+        <v>1510</v>
       </c>
       <c r="B154">
         <v>2026</v>
       </c>
       <c r="C154">
-        <v>29</v>
+        <v>2</v>
       </c>
       <c r="D154" t="s">
-        <v>281</v>
+        <v>321</v>
       </c>
       <c r="E154" t="s">
-        <v>282</v>
-[...2 lines deleted...]
-        <v>283</v>
+        <v>322</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="H154" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155">
-        <v>1610</v>
+        <v>1511</v>
       </c>
       <c r="B155">
         <v>2026</v>
       </c>
       <c r="C155">
-        <v>30</v>
+        <v>3</v>
       </c>
       <c r="D155" t="s">
-        <v>281</v>
+        <v>321</v>
       </c>
       <c r="E155" t="s">
-        <v>282</v>
+        <v>322</v>
       </c>
       <c r="F155" t="s">
-        <v>298</v>
+        <v>323</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="H155" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156">
-        <v>1612</v>
+        <v>1512</v>
       </c>
       <c r="B156">
         <v>2026</v>
       </c>
       <c r="C156">
-        <v>31</v>
+        <v>4</v>
       </c>
       <c r="D156" t="s">
-        <v>281</v>
+        <v>321</v>
       </c>
       <c r="E156" t="s">
-        <v>282</v>
+        <v>322</v>
       </c>
       <c r="F156" t="s">
-        <v>283</v>
+        <v>323</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="H156" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157">
-        <v>1613</v>
+        <v>1513</v>
       </c>
       <c r="B157">
         <v>2026</v>
       </c>
       <c r="C157">
-        <v>32</v>
+        <v>5</v>
       </c>
       <c r="D157" t="s">
-        <v>281</v>
+        <v>321</v>
       </c>
       <c r="E157" t="s">
-        <v>282</v>
+        <v>322</v>
       </c>
       <c r="F157" t="s">
-        <v>283</v>
+        <v>323</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="H157" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158">
-        <v>1614</v>
+        <v>1514</v>
       </c>
       <c r="B158">
         <v>2026</v>
       </c>
       <c r="C158">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="D158" t="s">
-        <v>281</v>
+        <v>321</v>
       </c>
       <c r="E158" t="s">
-        <v>282</v>
+        <v>322</v>
       </c>
       <c r="F158" t="s">
-        <v>283</v>
+        <v>334</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="H158" t="s">
-        <v>338</v>
+        <v>325</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159">
-        <v>1615</v>
+        <v>1515</v>
       </c>
       <c r="B159">
         <v>2026</v>
       </c>
       <c r="C159">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="D159" t="s">
-        <v>281</v>
+        <v>321</v>
       </c>
       <c r="E159" t="s">
-        <v>282</v>
+        <v>322</v>
       </c>
       <c r="F159" t="s">
-        <v>294</v>
+        <v>334</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="H159" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160">
-        <v>1616</v>
+        <v>1516</v>
       </c>
       <c r="B160">
         <v>2026</v>
       </c>
       <c r="C160">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D160" t="s">
-        <v>281</v>
+        <v>321</v>
       </c>
       <c r="E160" t="s">
-        <v>282</v>
+        <v>322</v>
       </c>
       <c r="F160" t="s">
-        <v>283</v>
+        <v>334</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="H160" t="s">
-        <v>341</v>
+        <v>331</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161">
-        <v>1617</v>
+        <v>1517</v>
       </c>
       <c r="B161">
         <v>2026</v>
       </c>
       <c r="C161">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="D161" t="s">
-        <v>281</v>
+        <v>321</v>
       </c>
       <c r="E161" t="s">
-        <v>282</v>
+        <v>322</v>
       </c>
       <c r="F161" t="s">
-        <v>283</v>
+        <v>338</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="H161" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162">
-        <v>1631</v>
+        <v>1518</v>
       </c>
       <c r="B162">
         <v>2026</v>
       </c>
       <c r="C162">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="D162" t="s">
-        <v>281</v>
+        <v>321</v>
       </c>
       <c r="E162" t="s">
-        <v>282</v>
+        <v>322</v>
       </c>
       <c r="F162" t="s">
-        <v>298</v>
+        <v>338</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="H162" t="s">
-        <v>344</v>
+        <v>333</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163">
-        <v>1632</v>
+        <v>1527</v>
       </c>
       <c r="B163">
         <v>2026</v>
       </c>
       <c r="C163">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="D163" t="s">
-        <v>281</v>
+        <v>321</v>
       </c>
       <c r="E163" t="s">
-        <v>282</v>
+        <v>322</v>
       </c>
       <c r="F163" t="s">
-        <v>294</v>
+        <v>334</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="H163" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164">
-        <v>1633</v>
+        <v>1528</v>
       </c>
       <c r="B164">
         <v>2026</v>
       </c>
       <c r="C164">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="D164" t="s">
-        <v>281</v>
+        <v>321</v>
       </c>
       <c r="E164" t="s">
-        <v>282</v>
+        <v>322</v>
       </c>
       <c r="F164" t="s">
-        <v>283</v>
+        <v>338</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="H164" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165">
-        <v>1634</v>
+        <v>1529</v>
       </c>
       <c r="B165">
         <v>2026</v>
       </c>
       <c r="C165">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="D165" t="s">
-        <v>281</v>
+        <v>321</v>
       </c>
       <c r="E165" t="s">
-        <v>282</v>
+        <v>322</v>
       </c>
       <c r="F165" t="s">
-        <v>294</v>
+        <v>323</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="H165" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166">
-        <v>1635</v>
+        <v>1530</v>
       </c>
       <c r="B166">
         <v>2026</v>
       </c>
       <c r="C166">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="D166" t="s">
-        <v>281</v>
+        <v>321</v>
       </c>
       <c r="E166" t="s">
-        <v>282</v>
+        <v>322</v>
       </c>
       <c r="F166" t="s">
-        <v>283</v>
+        <v>334</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="H166" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167">
-        <v>1658</v>
+        <v>1531</v>
       </c>
       <c r="B167">
         <v>2026</v>
       </c>
       <c r="C167">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="D167" t="s">
-        <v>281</v>
+        <v>321</v>
       </c>
       <c r="E167" t="s">
-        <v>282</v>
+        <v>322</v>
       </c>
       <c r="F167" t="s">
-        <v>283</v>
+        <v>338</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
       <c r="H167" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168">
-        <v>1659</v>
+        <v>1532</v>
       </c>
       <c r="B168">
         <v>2026</v>
       </c>
       <c r="C168">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="D168" t="s">
-        <v>281</v>
+        <v>321</v>
       </c>
       <c r="E168" t="s">
-        <v>282</v>
+        <v>322</v>
       </c>
       <c r="F168" t="s">
-        <v>283</v>
+        <v>323</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="H168" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169">
-        <v>1660</v>
+        <v>1534</v>
       </c>
       <c r="B169">
         <v>2026</v>
       </c>
       <c r="C169">
-        <v>44</v>
+        <v>17</v>
       </c>
       <c r="D169" t="s">
-        <v>281</v>
+        <v>321</v>
       </c>
       <c r="E169" t="s">
-        <v>282</v>
+        <v>322</v>
       </c>
       <c r="F169" t="s">
-        <v>283</v>
+        <v>338</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="H169" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170">
-        <v>1661</v>
+        <v>1535</v>
       </c>
       <c r="B170">
         <v>2026</v>
       </c>
       <c r="C170">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="D170" t="s">
-        <v>281</v>
+        <v>321</v>
       </c>
       <c r="E170" t="s">
-        <v>282</v>
+        <v>322</v>
       </c>
       <c r="F170" t="s">
-        <v>283</v>
+        <v>323</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="H170" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171">
-        <v>1662</v>
+        <v>1539</v>
       </c>
       <c r="B171">
         <v>2026</v>
       </c>
       <c r="C171">
-        <v>46</v>
+        <v>19</v>
       </c>
       <c r="D171" t="s">
-        <v>281</v>
+        <v>321</v>
       </c>
       <c r="E171" t="s">
-        <v>282</v>
+        <v>322</v>
       </c>
       <c r="F171" t="s">
-        <v>283</v>
+        <v>323</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>358</v>
+        <v>352</v>
       </c>
       <c r="H171" t="s">
-        <v>359</v>
+        <v>353</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172">
+        <v>1540</v>
+      </c>
+      <c r="B172">
+        <v>2026</v>
+      </c>
+      <c r="C172">
+        <v>20</v>
+      </c>
+      <c r="D172" t="s">
+        <v>321</v>
+      </c>
+      <c r="E172" t="s">
+        <v>322</v>
+      </c>
+      <c r="F172" t="s">
+        <v>354</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H172" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173">
+        <v>1541</v>
+      </c>
+      <c r="B173">
+        <v>2026</v>
+      </c>
+      <c r="C173">
+        <v>21</v>
+      </c>
+      <c r="D173" t="s">
+        <v>321</v>
+      </c>
+      <c r="E173" t="s">
+        <v>322</v>
+      </c>
+      <c r="F173" t="s">
+        <v>323</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="H173" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174">
+        <v>1560</v>
+      </c>
+      <c r="B174">
+        <v>2026</v>
+      </c>
+      <c r="C174">
+        <v>22</v>
+      </c>
+      <c r="D174" t="s">
+        <v>321</v>
+      </c>
+      <c r="E174" t="s">
+        <v>322</v>
+      </c>
+      <c r="F174" t="s">
+        <v>323</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H174" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175">
+        <v>1566</v>
+      </c>
+      <c r="B175">
+        <v>2026</v>
+      </c>
+      <c r="C175">
+        <v>23</v>
+      </c>
+      <c r="D175" t="s">
+        <v>321</v>
+      </c>
+      <c r="E175" t="s">
+        <v>322</v>
+      </c>
+      <c r="F175" t="s">
+        <v>334</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="H175" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176">
+        <v>1567</v>
+      </c>
+      <c r="B176">
+        <v>2026</v>
+      </c>
+      <c r="C176">
+        <v>24</v>
+      </c>
+      <c r="D176" t="s">
+        <v>321</v>
+      </c>
+      <c r="E176" t="s">
+        <v>322</v>
+      </c>
+      <c r="F176" t="s">
+        <v>323</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="H176" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177">
+        <v>1568</v>
+      </c>
+      <c r="B177">
+        <v>2026</v>
+      </c>
+      <c r="C177">
+        <v>25</v>
+      </c>
+      <c r="D177" t="s">
+        <v>321</v>
+      </c>
+      <c r="E177" t="s">
+        <v>322</v>
+      </c>
+      <c r="F177" t="s">
+        <v>323</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="H177" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178">
+        <v>1571</v>
+      </c>
+      <c r="B178">
+        <v>2026</v>
+      </c>
+      <c r="C178">
+        <v>26</v>
+      </c>
+      <c r="D178" t="s">
+        <v>321</v>
+      </c>
+      <c r="E178" t="s">
+        <v>322</v>
+      </c>
+      <c r="F178" t="s">
+        <v>323</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="H178" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179">
+        <v>1579</v>
+      </c>
+      <c r="B179">
+        <v>2026</v>
+      </c>
+      <c r="C179">
+        <v>27</v>
+      </c>
+      <c r="D179" t="s">
+        <v>321</v>
+      </c>
+      <c r="E179" t="s">
+        <v>322</v>
+      </c>
+      <c r="F179" t="s">
+        <v>354</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="H179" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180">
+        <v>1580</v>
+      </c>
+      <c r="B180">
+        <v>2026</v>
+      </c>
+      <c r="C180">
+        <v>28</v>
+      </c>
+      <c r="D180" t="s">
+        <v>321</v>
+      </c>
+      <c r="E180" t="s">
+        <v>322</v>
+      </c>
+      <c r="F180" t="s">
+        <v>338</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="H180" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181">
+        <v>1581</v>
+      </c>
+      <c r="B181">
+        <v>2026</v>
+      </c>
+      <c r="C181">
+        <v>29</v>
+      </c>
+      <c r="D181" t="s">
+        <v>321</v>
+      </c>
+      <c r="E181" t="s">
+        <v>322</v>
+      </c>
+      <c r="F181" t="s">
+        <v>323</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H181" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182">
+        <v>1610</v>
+      </c>
+      <c r="B182">
+        <v>2026</v>
+      </c>
+      <c r="C182">
+        <v>30</v>
+      </c>
+      <c r="D182" t="s">
+        <v>321</v>
+      </c>
+      <c r="E182" t="s">
+        <v>322</v>
+      </c>
+      <c r="F182" t="s">
+        <v>338</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="H182" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183">
+        <v>1612</v>
+      </c>
+      <c r="B183">
+        <v>2026</v>
+      </c>
+      <c r="C183">
+        <v>31</v>
+      </c>
+      <c r="D183" t="s">
+        <v>321</v>
+      </c>
+      <c r="E183" t="s">
+        <v>322</v>
+      </c>
+      <c r="F183" t="s">
+        <v>323</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="H183" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184">
+        <v>1613</v>
+      </c>
+      <c r="B184">
+        <v>2026</v>
+      </c>
+      <c r="C184">
+        <v>32</v>
+      </c>
+      <c r="D184" t="s">
+        <v>321</v>
+      </c>
+      <c r="E184" t="s">
+        <v>322</v>
+      </c>
+      <c r="F184" t="s">
+        <v>323</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H184" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185">
+        <v>1614</v>
+      </c>
+      <c r="B185">
+        <v>2026</v>
+      </c>
+      <c r="C185">
+        <v>33</v>
+      </c>
+      <c r="D185" t="s">
+        <v>321</v>
+      </c>
+      <c r="E185" t="s">
+        <v>322</v>
+      </c>
+      <c r="F185" t="s">
+        <v>323</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="H185" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186">
+        <v>1615</v>
+      </c>
+      <c r="B186">
+        <v>2026</v>
+      </c>
+      <c r="C186">
+        <v>34</v>
+      </c>
+      <c r="D186" t="s">
+        <v>321</v>
+      </c>
+      <c r="E186" t="s">
+        <v>322</v>
+      </c>
+      <c r="F186" t="s">
+        <v>334</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H186" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187">
+        <v>1616</v>
+      </c>
+      <c r="B187">
+        <v>2026</v>
+      </c>
+      <c r="C187">
+        <v>35</v>
+      </c>
+      <c r="D187" t="s">
+        <v>321</v>
+      </c>
+      <c r="E187" t="s">
+        <v>322</v>
+      </c>
+      <c r="F187" t="s">
+        <v>323</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="H187" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188">
+        <v>1617</v>
+      </c>
+      <c r="B188">
+        <v>2026</v>
+      </c>
+      <c r="C188">
+        <v>36</v>
+      </c>
+      <c r="D188" t="s">
+        <v>321</v>
+      </c>
+      <c r="E188" t="s">
+        <v>322</v>
+      </c>
+      <c r="F188" t="s">
+        <v>323</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H188" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189">
+        <v>1631</v>
+      </c>
+      <c r="B189">
+        <v>2026</v>
+      </c>
+      <c r="C189">
+        <v>37</v>
+      </c>
+      <c r="D189" t="s">
+        <v>321</v>
+      </c>
+      <c r="E189" t="s">
+        <v>322</v>
+      </c>
+      <c r="F189" t="s">
+        <v>338</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="H189" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190">
+        <v>1632</v>
+      </c>
+      <c r="B190">
+        <v>2026</v>
+      </c>
+      <c r="C190">
+        <v>38</v>
+      </c>
+      <c r="D190" t="s">
+        <v>321</v>
+      </c>
+      <c r="E190" t="s">
+        <v>322</v>
+      </c>
+      <c r="F190" t="s">
+        <v>334</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H190" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191">
+        <v>1633</v>
+      </c>
+      <c r="B191">
+        <v>2026</v>
+      </c>
+      <c r="C191">
+        <v>39</v>
+      </c>
+      <c r="D191" t="s">
+        <v>321</v>
+      </c>
+      <c r="E191" t="s">
+        <v>322</v>
+      </c>
+      <c r="F191" t="s">
+        <v>323</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="H191" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192">
+        <v>1634</v>
+      </c>
+      <c r="B192">
+        <v>2026</v>
+      </c>
+      <c r="C192">
+        <v>40</v>
+      </c>
+      <c r="D192" t="s">
+        <v>321</v>
+      </c>
+      <c r="E192" t="s">
+        <v>322</v>
+      </c>
+      <c r="F192" t="s">
+        <v>334</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H192" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193">
+        <v>1635</v>
+      </c>
+      <c r="B193">
+        <v>2026</v>
+      </c>
+      <c r="C193">
+        <v>41</v>
+      </c>
+      <c r="D193" t="s">
+        <v>321</v>
+      </c>
+      <c r="E193" t="s">
+        <v>322</v>
+      </c>
+      <c r="F193" t="s">
+        <v>323</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="H193" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194">
+        <v>1658</v>
+      </c>
+      <c r="B194">
+        <v>2026</v>
+      </c>
+      <c r="C194">
+        <v>42</v>
+      </c>
+      <c r="D194" t="s">
+        <v>321</v>
+      </c>
+      <c r="E194" t="s">
+        <v>322</v>
+      </c>
+      <c r="F194" t="s">
+        <v>323</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H194" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195">
+        <v>1659</v>
+      </c>
+      <c r="B195">
+        <v>2026</v>
+      </c>
+      <c r="C195">
+        <v>43</v>
+      </c>
+      <c r="D195" t="s">
+        <v>321</v>
+      </c>
+      <c r="E195" t="s">
+        <v>322</v>
+      </c>
+      <c r="F195" t="s">
+        <v>323</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="H195" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196">
+        <v>1660</v>
+      </c>
+      <c r="B196">
+        <v>2026</v>
+      </c>
+      <c r="C196">
+        <v>44</v>
+      </c>
+      <c r="D196" t="s">
+        <v>321</v>
+      </c>
+      <c r="E196" t="s">
+        <v>322</v>
+      </c>
+      <c r="F196" t="s">
+        <v>323</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H196" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197">
+        <v>1661</v>
+      </c>
+      <c r="B197">
+        <v>2026</v>
+      </c>
+      <c r="C197">
+        <v>45</v>
+      </c>
+      <c r="D197" t="s">
+        <v>321</v>
+      </c>
+      <c r="E197" t="s">
+        <v>322</v>
+      </c>
+      <c r="F197" t="s">
+        <v>323</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="H197" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198">
+        <v>1662</v>
+      </c>
+      <c r="B198">
+        <v>2026</v>
+      </c>
+      <c r="C198">
+        <v>46</v>
+      </c>
+      <c r="D198" t="s">
+        <v>321</v>
+      </c>
+      <c r="E198" t="s">
+        <v>322</v>
+      </c>
+      <c r="F198" t="s">
+        <v>323</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H198" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199">
         <v>1663</v>
       </c>
-      <c r="B172">
-[...2 lines deleted...]
-      <c r="C172">
+      <c r="B199">
+        <v>2026</v>
+      </c>
+      <c r="C199">
         <v>47</v>
       </c>
-      <c r="D172" t="s">
-[...12 lines deleted...]
-        <v>361</v>
+      <c r="D199" t="s">
+        <v>321</v>
+      </c>
+      <c r="E199" t="s">
+        <v>322</v>
+      </c>
+      <c r="F199" t="s">
+        <v>323</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="H199" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200">
+        <v>1671</v>
+      </c>
+      <c r="B200">
+        <v>2026</v>
+      </c>
+      <c r="C200">
+        <v>48</v>
+      </c>
+      <c r="D200" t="s">
+        <v>321</v>
+      </c>
+      <c r="E200" t="s">
+        <v>322</v>
+      </c>
+      <c r="F200" t="s">
+        <v>323</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H200" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201">
+        <v>1672</v>
+      </c>
+      <c r="B201">
+        <v>2026</v>
+      </c>
+      <c r="C201">
+        <v>49</v>
+      </c>
+      <c r="D201" t="s">
+        <v>321</v>
+      </c>
+      <c r="E201" t="s">
+        <v>322</v>
+      </c>
+      <c r="F201" t="s">
+        <v>338</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="H201" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202">
+        <v>1694</v>
+      </c>
+      <c r="B202">
+        <v>2026</v>
+      </c>
+      <c r="C202">
+        <v>50</v>
+      </c>
+      <c r="D202" t="s">
+        <v>321</v>
+      </c>
+      <c r="E202" t="s">
+        <v>322</v>
+      </c>
+      <c r="F202" t="s">
+        <v>334</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H202" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203">
+        <v>1695</v>
+      </c>
+      <c r="B203">
+        <v>2026</v>
+      </c>
+      <c r="C203">
+        <v>51</v>
+      </c>
+      <c r="D203" t="s">
+        <v>321</v>
+      </c>
+      <c r="E203" t="s">
+        <v>322</v>
+      </c>
+      <c r="F203" t="s">
+        <v>338</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="H203" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204">
+        <v>1696</v>
+      </c>
+      <c r="B204">
+        <v>2026</v>
+      </c>
+      <c r="C204">
+        <v>52</v>
+      </c>
+      <c r="D204" t="s">
+        <v>321</v>
+      </c>
+      <c r="E204" t="s">
+        <v>322</v>
+      </c>
+      <c r="F204" t="s">
+        <v>323</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H204" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205">
+        <v>1697</v>
+      </c>
+      <c r="B205">
+        <v>2026</v>
+      </c>
+      <c r="C205">
+        <v>53</v>
+      </c>
+      <c r="D205" t="s">
+        <v>321</v>
+      </c>
+      <c r="E205" t="s">
+        <v>322</v>
+      </c>
+      <c r="F205" t="s">
+        <v>338</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="H205" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206">
+        <v>1698</v>
+      </c>
+      <c r="B206">
+        <v>2026</v>
+      </c>
+      <c r="C206">
+        <v>54</v>
+      </c>
+      <c r="D206" t="s">
+        <v>321</v>
+      </c>
+      <c r="E206" t="s">
+        <v>322</v>
+      </c>
+      <c r="F206" t="s">
+        <v>338</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="H206" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207">
+        <v>1699</v>
+      </c>
+      <c r="B207">
+        <v>2026</v>
+      </c>
+      <c r="C207">
+        <v>55</v>
+      </c>
+      <c r="D207" t="s">
+        <v>321</v>
+      </c>
+      <c r="E207" t="s">
+        <v>322</v>
+      </c>
+      <c r="F207" t="s">
+        <v>338</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="H207" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208">
+        <v>1700</v>
+      </c>
+      <c r="B208">
+        <v>2026</v>
+      </c>
+      <c r="C208">
+        <v>56</v>
+      </c>
+      <c r="D208" t="s">
+        <v>321</v>
+      </c>
+      <c r="E208" t="s">
+        <v>322</v>
+      </c>
+      <c r="F208" t="s">
+        <v>338</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="H208" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209">
+        <v>1701</v>
+      </c>
+      <c r="B209">
+        <v>2026</v>
+      </c>
+      <c r="C209">
+        <v>57</v>
+      </c>
+      <c r="D209" t="s">
+        <v>321</v>
+      </c>
+      <c r="E209" t="s">
+        <v>322</v>
+      </c>
+      <c r="F209" t="s">
+        <v>323</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H209" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210">
+        <v>1702</v>
+      </c>
+      <c r="B210">
+        <v>2026</v>
+      </c>
+      <c r="C210">
+        <v>58</v>
+      </c>
+      <c r="D210" t="s">
+        <v>321</v>
+      </c>
+      <c r="E210" t="s">
+        <v>322</v>
+      </c>
+      <c r="F210" t="s">
+        <v>323</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H210" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211">
+        <v>1703</v>
+      </c>
+      <c r="B211">
+        <v>2026</v>
+      </c>
+      <c r="C211">
+        <v>59</v>
+      </c>
+      <c r="D211" t="s">
+        <v>321</v>
+      </c>
+      <c r="E211" t="s">
+        <v>322</v>
+      </c>
+      <c r="F211" t="s">
+        <v>323</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H211" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212">
+        <v>1704</v>
+      </c>
+      <c r="B212">
+        <v>2026</v>
+      </c>
+      <c r="C212">
+        <v>60</v>
+      </c>
+      <c r="D212" t="s">
+        <v>321</v>
+      </c>
+      <c r="E212" t="s">
+        <v>322</v>
+      </c>
+      <c r="F212" t="s">
+        <v>323</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="H212" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213">
+        <v>1705</v>
+      </c>
+      <c r="B213">
+        <v>2026</v>
+      </c>
+      <c r="C213">
+        <v>61</v>
+      </c>
+      <c r="D213" t="s">
+        <v>321</v>
+      </c>
+      <c r="E213" t="s">
+        <v>322</v>
+      </c>
+      <c r="F213" t="s">
+        <v>323</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H213" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214">
+        <v>1706</v>
+      </c>
+      <c r="B214">
+        <v>2026</v>
+      </c>
+      <c r="C214">
+        <v>62</v>
+      </c>
+      <c r="D214" t="s">
+        <v>321</v>
+      </c>
+      <c r="E214" t="s">
+        <v>322</v>
+      </c>
+      <c r="F214" t="s">
+        <v>323</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="H214" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215">
+        <v>1707</v>
+      </c>
+      <c r="B215">
+        <v>2026</v>
+      </c>
+      <c r="C215">
+        <v>63</v>
+      </c>
+      <c r="D215" t="s">
+        <v>321</v>
+      </c>
+      <c r="E215" t="s">
+        <v>322</v>
+      </c>
+      <c r="F215" t="s">
+        <v>323</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="H215" t="s">
+        <v>429</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -6115,50 +7435,93 @@
     <hyperlink ref="G148" r:id="rId147"/>
     <hyperlink ref="G149" r:id="rId148"/>
     <hyperlink ref="G150" r:id="rId149"/>
     <hyperlink ref="G151" r:id="rId150"/>
     <hyperlink ref="G152" r:id="rId151"/>
     <hyperlink ref="G153" r:id="rId152"/>
     <hyperlink ref="G154" r:id="rId153"/>
     <hyperlink ref="G155" r:id="rId154"/>
     <hyperlink ref="G156" r:id="rId155"/>
     <hyperlink ref="G157" r:id="rId156"/>
     <hyperlink ref="G158" r:id="rId157"/>
     <hyperlink ref="G159" r:id="rId158"/>
     <hyperlink ref="G160" r:id="rId159"/>
     <hyperlink ref="G161" r:id="rId160"/>
     <hyperlink ref="G162" r:id="rId161"/>
     <hyperlink ref="G163" r:id="rId162"/>
     <hyperlink ref="G164" r:id="rId163"/>
     <hyperlink ref="G165" r:id="rId164"/>
     <hyperlink ref="G166" r:id="rId165"/>
     <hyperlink ref="G167" r:id="rId166"/>
     <hyperlink ref="G168" r:id="rId167"/>
     <hyperlink ref="G169" r:id="rId168"/>
     <hyperlink ref="G170" r:id="rId169"/>
     <hyperlink ref="G171" r:id="rId170"/>
     <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>