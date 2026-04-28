--- v0 (2026-03-14)
+++ v1 (2026-04-28)
@@ -10,254 +10,468 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="202" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="397" uniqueCount="183">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
+    <t>Requerimentos - Ver. José de Ribamar</t>
+  </si>
+  <si>
+    <t>JOSE DE RIBAMAR COELHO</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1547/requerimento_no001_do_vereador_jose_ribamar_coelho.pdf</t>
+  </si>
+  <si>
+    <t>Requer a disponibilização de rolo compactador e caminhão-pipa para auxiliar nos serviços de terraplanagem destinados à construção de unidades habitacionais no município de Bom Jesus do Tocantins.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1548/requerimento_no02_vereador_jose_ribamar_coelho.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, por intermédio da Secretaria Municipal competente, a construção e/ou recuperação de pontes na zona rural do município de Pedro Afonso - TO.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1558/requerimento_no03_vereador_coelho.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal que realize gestão junto ao 3° Batalhão de Polícia Militar de Pedro Afonso/TO para a realização de palestras educativas nas escolas, voltadas à conscientização de crianças sobre o uso seguro de bicicletas elétricas e os riscos no trânsito.</t>
+  </si>
+  <si>
+    <t>Requerimentos - Ver. Mirneuton Soares</t>
+  </si>
+  <si>
+    <t>MIRNEUTON SOARES</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1544/requerimento_no_002_vereador_mirneuto___aprovado_no_juridico.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, por meio da Secretaria Municipal competente, a realização de serviços de terraplanagem nas ruas do setor Canadá, no município de Pedro Afonso - TO.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1549/requerimento_n03_vereador_mirneuton...pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal que, por meio da Secretaria competente, realize gestão junto ao Governo do Estado, bem como a elaboração de estudo técnico de viabilidade para a construção de rotatória na Rodovia Federal BR-235, no trecho que especifica.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1563/mirneuton_soares.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal que, viabilize a realização de estudo técnico com a finalidade de promover a abertura e o alargamento da via comercial localizada no Setor Canavieiras, situada ao lado da rodovia TO-010, que percorre todo o setor e dá acesso ao Setor Canadá.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1562/mirneuton_soares...pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal que, determine aos setores responsáveis pela manutenção da iluminação pública que atuem com maior agilidade e rapidez na substituição de lâmpadas queimadas nos postes do Município.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1561/mirneuton_soares_...pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, o envio de máquinas e equipe responsável para realização de serviços de limpeza e recolhimento de lixo na entrada do Distrito da Agrovila, local que dá acesso à comunidade.</t>
+  </si>
+  <si>
     <t>Requerimentos - Ver. Marquim Catabriga</t>
   </si>
   <si>
-    <t>MIRNEUTON SOARES</t>
-[...1 lines deleted...]
-  <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1523/requerimento_n_001_gabinete_-_vereador_mineurto_soares.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal, por meio da Secretaria Municipal competente, a adoção de providências para proibir a entrada de veículos na bifurcação da Rua Benjamin Constant com a Avenida F, especialmente no trecho situado nas imediações da praça, mediante a devida implantação de sinalização e demais medidas de organização do tráfego.</t>
   </si>
   <si>
     <t>MARQUIM CATABRIGA</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1521/ccf24022026_0012_requerimento_protocolado_no_002-2026_vereador_antonio_marcos.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal a construção de quebra-molas nas ruas do Distrito de Anajanópolis - Porto Real, bem como a implantação de meio-fio nas vias antigas já asfaltadas.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1522/ccf25022026_0003_requerimento_no_003-2026.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal a implementação e a organização do serviço de coleta seletiva de lixo no Distrito de Anajanópolis - Porto Real, com a definição de cronograma regular de atendimento.</t>
   </si>
   <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1551/requerimento_no_004-2026_-_retirada_ou_realocacao_de_placas_de_sinalizacao_bem_como_a_construcao_de_redutores_de_velocidade.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a retirada ou realocação de placas de sinalização, bem como a construção de redutores de velocidade em vias de acesso ao Setor Canavieiras e ao Parque de Exposições.</t>
+  </si>
+  <si>
     <t>Requerimentos - Ver. Pedro Vinicius</t>
   </si>
   <si>
     <t>PEDRO BELARMINO</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1499/requerimento_n_001-2026.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal, por meio da Secretaria Municipal competente, a realização de estudo técnico, econômico e social com finalidade de avaliar a viabilidade de implantação da Tarifa Social de Água, destinada as pessoas em situação de vulnerabilidade social, especialmente aquelas com renda familiar de até 01 (um) salário mínimo.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1500/requerimento_n_002-2026.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal, por meio da Secretaria Municipal competente, a disponibilização de uma ambulância de plantão para atendimento da comunidade do município de Pedro Afonso - TO, com funcionamento contínuo, bem como a criação e ampla divulgação de um canal de comunicação direto, com número de telefone disponível à população, para acionamento do referido serviço sempre que necessário.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1501/requerimento_n_003-2026.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal, por intermédio da Secretaria Municipal de Esporte, a disponibilização de espaço no Estádio Municipal Ricardo Alves de Carvalho (Ricardão), todas as sextas-feiras, no horário das 17h as 18h30.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1502/requerimento_n_004-2026.pdf</t>
   </si>
   <si>
     <t>Requerer ao Poder Executivo Municipal, por intermédio da Secretaria competente, a recuperação da Quadra Poliesportiva localizada no Setor Antônio Joaquim Pires Martins Filho, popularmente conhecido como Portelinha, incluindo a reforma da cobertura e de toda a estrutura da quadra.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1503/requerimento_n_005-2026.pdf</t>
   </si>
   <si>
     <t>Requerer ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, que seja analisada a viabilidade técnica e orçamentária para construção de uma praça pública no Setor Antônio Joaquim Pires Martins Filho - Portelinha.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1524/requerimento_no007_gabinete_-_vereador_pedro_vinicius.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal, inclusão do evento "Conecta Agro" no Calendário Oficial de Eventos do Município de Pedro Afonso.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1543/requerimento_n009_vereador_pedro_berlamino.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal o reconhecimento do curso "Inteligência Artificial Aplicada ao Cotidiano Docente", com carga horária de 104 horas, a ser ofertado no município por meio de parceria entre instituições, como formação continuada válida para fins de qualificação e progressão funcional no Plano de Cargos, Carreiras e Remuneração dos profissionais da educação do município.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1546/requerimento_no_10_vereador_pedro_belarmino.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, por meio da Secretaria Municipal de Infraestrutura e Iluminação Pública, que seja analisada a viabilizada técnica e orçamentária para a revitalização e instalação de iluminação no Setor Canavieiras.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1552/requerimento_no_011-2026_-_solicitacao_de_um_terreno_para_a_construcao_de_um_parque_destinado_ao_setor_agroindustrial.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, a solicitação de um terreno para a construção de um Parque destinado ao Setor Agroindustrial, que será consolidado com o nome de Sebastião Antônio de Souza Carvalho, município de Pedro Afonso-TO.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1553/requerimento_no_012-2026_-solicita_informacoes_acerca_da_realizacao_de__testes_para_verificacao_do_nivel_de_contaminacao__por_agrotoxicos_na_agua.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal por intermedio da SISAPA, informações acerca da realização de testes para verificação do nível de contaminação por agrotóxicos na água consumida pela população.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1556/requerimento_no013.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal o fechamento da rua de Pedro Afonso - TO, que da acesso à Rodovia Estadual TO-010, que passa em frente AABB e ao Parque de Exposições Agropecuárias (Pecuária), bem como a utilização da rua já existente, que passa ao lado do Setor Aldeinha e ao referido Parque, com saída na Rodovia que passa pela ponte (Rio Tocantins e TO - 010 e para a cidade).</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1554/requerimento_no_014-2026_-_recuperacao_de_estrada_vicinal_na_comunidade_do_bananal_trecho_da_propriedade_do_sr._joel_e_vizinhos.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, que seja analisada a viabilidade técnica e orçamentária para recuperação de estrada vicinal na Comunidade do Bananal (Trecho da propriedade do Sr. Joel e vizinhos).</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1555/requerimento_no_015-2026_-_solicita_que_promova_o_reconhecimento_do_setor_canada_como_area_de_utilidade_publica.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal que promova o reconhecimento do Setor Canadá como área de utilidade pública, bem como adote as providências necessárias à sua regularização e à implementação de infraestrutura básica.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1564/pedro_vinicius_martins_belarmino.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, por meio da Secretaria Municipal de Meio Ambiente e demais órgãos competentes, providências para a implantação de aterro sanitário no Município de Pedro Afonso - TO.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1575/requerimento_n017-2026__vereador_pedro_vinicius.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde e dos órgãos competentes, a adoção de medidas necessárias para a efetiva aplicação da Lei n° 005/98, de 22 de maio de 1998, que dispõe sobre o controle de populações animais e a prevenção de zoonoses no Município de Pedro Afonso - TO.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1576/requerimento_n018-2026__vereador_pedro_vinicius.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal que realize gestão junto ao Governo do Estado do Tocantins, com vistas à implantação de redutor de velocidade (quebra-molas) na rodovia TO-010, no trecho que dá acesso ao setor Canavieiras, logo após a rotatória, quase em frente ao ponto de ônibus popularmente conhecido como "Ponto da Chapa".</t>
+  </si>
+  <si>
+    <t>Requerimentos - Ver. Rômulo Soares</t>
+  </si>
+  <si>
+    <t>ROMULO SOARES</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1542/requerimento_do_vereador_romulo_cesar_soares_de_carvalho.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal que seja incluída no cronograma de reforma de estradas vicinais do ano de 2026 a recuperação das estradas vicinais da região do Buqueirão, que atende aproximadamente 12 propriedades rurais, bem como a inclusão da estrada de acesso à Fazenda Grajal.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1545/requerimento_no03___romulo..pdf</t>
+  </si>
+  <si>
+    <t>Requerimento n° 03/2026 (16/03/2026): Requer ao Poder Executivo Municipal que seja determinado a realização de estudo técnico, econômico e social, com a finalidade de avaliar a criação do cargo específico de coveiro (sepultador) destinado ao cemitério municipal de Pedro Afonso - TO._x000D_
+Requerimento n° 03/2026 (30/03/2026): Requer ao Poder Executivo Municipal a adoção de providências para a realização de concurso público no âmbito do município, em consonância com a Indicação n° 002/2025, de autoria do Vereador Pedro Belarmino.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1565/vereador_romulo_soares.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal que seja realizada análise de viabilidade jurídica e financeira visando à implantação de uma Casa de Apoio no município de Palmas - TO, destinada ao atendimento de pacientes de Pedro Afonso - TO.</t>
+  </si>
+  <si>
+    <t>Requerimentos - Ver. Sebastião Fabrício</t>
+  </si>
+  <si>
+    <t>SEBASTIÃO FABRICIO</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1550/requerimento_no_001-2026_-_requer_ao_poder_executivo_municipal_a_disponibilizacao_de_veiculo_para_auxiliar_no_transporte_de_mudanca.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a disponibilização de veículo para auxiliar no transporte de mudança.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>JOSE DE RIBAMAR COELHO_x000D_
 LILI BENÍCIO_x000D_
 MARQUIM CATABRIGA_x000D_
 MIRNEUTON SOARES_x000D_
 SEBASTIÃO FABRICIO</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1507/projeto_de_resolucao_no_1_de_2026.pdf</t>
   </si>
   <si>
     <t>Atualiza a tabela de vencimentos do plano de carreira, cargos e salários (PCCR) dos servidores efetivos da Câmara Municipal de Pedro Afonso - TO, para fins de reposição inflacionária, e dá outras providências.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1506/projeto_de_resolucao_no_2_de_2026.pdf</t>
   </si>
   <si>
     <t>Altera o inciso II do art. 75 do Regimento Interno da Câmara Municipal de Pedro Afonso - TO, para modificar o dia e horário de realização das sessões ordinárias.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1505/projeto_de_resolucao_no_3_de_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do quadro de cargos e provimento em comissão da Câmara Municipal de Pedro Afonso - TO, e dá outras providências.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1504/projeto_de_resolucao_no_004_de_2026.pdf</t>
   </si>
   <si>
     <t>Institui a gratificação por exercício de atividades extras, de natureza remuneratória, aos servidores efetivos designados para atividades extraordinárias no âmbito da Câmara Municipal de Pedro Afonso - TO, e dá outras providências.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1498/projeto_de_resolucao_n_005_de_21_de_janeiro_de_2026.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo municipal de Pedro Afonso/TO a firmar convênio com a pessoa jurídica ZAHAV CASH S.A na forma que especifica e dá outras providências.</t>
   </si>
   <si>
+    <t>ANTONIO NETO</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1559/projeto_de_resolucao_no_001_de_06_de_abril_2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução n° 001/2026 - Ver. Antonio Neto - "Concede o Título de Cidadão Pedroafonsino ao Dr. Wagner Santos Vanderley, em reconhecimento aos relevantes serviços prestados à saúde e à comunidade do município de Pedro Afonso - TO.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1572/projeto_de_resolucao_n001.2026_andreia_s._costa.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução n° 001/2026 - Ver. Pedro Belarmino - "Concede título de cidadã Pedroafonsina à Senhora Andreia Silva da Costa, em reconhecimento à sua contribuição na área da educação e aos serviços prestados à comunidade de Pedro Afonso - TO."</t>
+  </si>
+  <si>
     <t>AUTL</t>
   </si>
   <si>
     <t>Autógrafo de Lei</t>
   </si>
   <si>
-    <t>SEBASTIÃO FABRICIO</t>
-[...1 lines deleted...]
-  <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1536/autografo_de_lei_no01...pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública no Distrito de Anajanópolis (Porto Real) e dá outras providências.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1519/autografo_de_lei_no002-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre valor de salário mínimo a vigorar a partir de 1° de fevereiro de 2026.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1520/autografo_de_lei_no003-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar a cessão de uso de bem público municipal para fins de construção de Unidade de Educação Infantil - Creche Tipo II, e dá outras providências.</t>
   </si>
   <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1573/autografo_de_lei_n004.2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui no âmbito do município o programa Pedro Eduardo Soares Botti de proteção ao sossego e à saúde de pessoas com sensibilidade acústica, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1574/autografo_de_lei_n_005_do_projeto_de_lei_n001._2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação do Centro de Eventos da Escola Municipal Jandevam, no município de Pedro Afonso - TO.</t>
+  </si>
+  <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Joaquim Martins Pinheiro Filho</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1525/lei_no001-2026.pdf</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1526/projeto_de_lei_no002-2026.pdf</t>
   </si>
   <si>
     <t>ECONV</t>
   </si>
   <si>
     <t>Edital de Convocação</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1508/ccf10022026_0004_edital_de_convocacao.pdf</t>
   </si>
   <si>
     <t>Edital de convocação Sessão Extraordinária n° 001/2026: Convoca os Senhores Vereadores para Sessão Extraordinária a realizar-se no dia 23/01/2026, sexta-feira, às 19h, nas dependências da Câmara Municipal, destinada exclusivamente à apreciação das matérias constantes da Ordem do Dia.</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1533/projeto_de_lei_no01.pdf</t>
   </si>
   <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1569/projeto_de_lei_n001.2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei n° 001/2026, Ver. Sebastião Fabrício: Dispõe sobre a denominação do Centro de Eventos da Escola Municipal Jandevam, no Município de Pedro Afonso - TO.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1570/projeto_de_lei_no001.2026_da_lei_n006.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei n° 001/2026, Ver. Mirneuton Soares: Institui no âmbito do município o programa Pedro Eduardo Soares Botti de proteção ao sossego e à saúde de pessoas com sensibilidade acústica, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>MOAPL</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1538/mocao_de_aplausos_no001.pdf</t>
+  </si>
+  <si>
+    <t>Moção de aplausos n° 001/2026 Ver. Mirneuton Soares: "Concede Moção de Aplausos ao advogado e líder comunitário de Pedro Afonso - TO, Dr. Carlos Alberto Dias Noleto."</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1537/mocao_de_aplausos_no001.._1.pdf</t>
+  </si>
+  <si>
+    <t>Moção de aplausos n° 001/2026 Ver. Sebastião Fabrício: "Concede Moção de Aplausos à Escola Municipal Jandevan, pelos seus 50 (cinquenta) anos de história, celebrados ao mês de fevereiro de 2026."</t>
+  </si>
+  <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer das Comissões</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1509/ccf10022026_0001_parecer_numero_0_1.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 001 /2026 - Proponente: Mesa Diretora da Câmara Municipal - Ementa: Atualiza a tabela de vencimentos do plano de carreira, cargos e salários (PCCR) dos servidores efetivos da Câmara Municipal de Pedro Afonso - TO, para fins de reposição inflacionária, e dá outras providências.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1510/ccf10022026_parecer_numero_02.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 002 /2026 - Proponente: Mesa Diretora da Câmara Municipal - Ementa: Altera o inciso II do art. 75 do Regimento Interno da Câmara Municipal de Pedro Afonso - TO, para modificar o dia e horário de realização das sessões ordinárias.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1511/ccf10022026_0002_parecer_numero_03.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 003 /2026 - Proponente: Mesa Diretora da Câmara Municipal - Ementa: Dispõe sobre a reestruturação do quadro de cargos e provimento em comissão da Câmara Municipal de Pedro Afonso - TO, e dá outras providências.</t>
@@ -305,50 +519,95 @@
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1528/parecer_de_comicao_da_administracao.pdf</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1529/parecer_de_comissao_de_constituicao.pdf</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1530/parecer_da_comicao_de_financas.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 002 /2026 - Proponente: Poder Executivo - Ementa: Autoriza o Poder Executivo Municipal a realizar a cessão de uso de bem público municipal para fins de construção de Unidade de Educação Infantil - Creche Tipo II, e dá outras providências.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1531/parecer_da_comissao_de_administracao.pdf</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1532/parecer_da_constituicao_de_justica.pdf</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1534/parecer_das_comicoes_no003.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n°: 001 /2026 - Proponente: Ver. Pedro Belarmino - Ementa: Dispõe sobre a denominação de via pública no Distrito de Anajanópolis (Porto Real) e dá outras providências.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1535/parecer_das_comicoes__no006.pdf</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1539/parecer_da_comicaoes_de_constituicao_justica_e_cidadania_no009.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos n°: 001 /2026 - Proponente: Ver. Mirneuton Soares - Ementa: Concede Moção de Aplausos ao advogado e líder comunitário de Pedro Afonso - TO, Dr. Carlos Alberto Dias Noleto.</t>
+  </si>
+  <si>
+    <t>CDHMEDS - Comissão de Cidadania, Dir. Hum., Meio Amb., Ética e Dec. Parlamentar, Seg. Pública e Dir. da Mulher</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1540/parecer_da_comicoes_cidadania_e_direitos_humano_no001.pdf</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1541/parecer_no_010__da_comissao_de_constituicao_justica_e_redacao....pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos n°: 001 /2026 - Proponente: Ver. Sebastião Fabrício - Ementa: Concede Moção de Aplausos à Escola Municipal Jandevan, pelos seus 50 (cinquenta) anos de história, celebrados no mês de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1560/parecer_da_comissao_de_constituicao_justica_e_redacao_no013.2026_do_projeto_de_resolucao_no006.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução n° 001 /2026 - Proponente: Poder Legislativo - Ver. Antonio Neto - Ementa: Concede o Título de Cidadão Pedroafonsino ao Dr. Wagner Santos Vanderley, em reconhecimento aos relevantes serviços prestados à saúde e à comunidade do município de Pedro Afonso - TO.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1566/parecer_n007_da_comissao_de_financas_tributacao_fiscalizacao_e_controle_sobre_o_projeto_de_lei_n001.2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei n°: 001 /2026 - Proponente: Poder Legislativo - Ver. Mirneuton Soares - Ementa: Institui no âmbito do município o programa Pedro Eduardo Soares Botti de proteção ao sossego e à saúde de pessoas com sensibilidade acústica, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1567/parecer_n011__da_comissao_de_constituicao_justica_e_redacao_do_projeto_de_lei_n001.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei n°: 001 /2026 - Proponente: Poder Legislativo - Ver. Sebastião Fabrício - Ementa: Dispõe sobre a denominação do Centro de Eventos da Escola Municipal Jandevam, no município de Pedro Afonso - TO.</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1568/parecer_n12__da_comissao_de_constituicao_justica_e_redacao_sobre_o_projeto_de_lei_n_001._2026.pdf</t>
+  </si>
+  <si>
+    <t>http://64.23.167.191/sapl/public/materialegislativa/2026/1571/parecer_da_comissao_n015_do_projeto_de_resolucao__n001-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução n° 001 /2026 - Proponente: Poder Legislativo - Ver. Pedro Belarmino - Ementa: Concede título de cidadã Pedroafonsina à Senhora Andreia Silva da Costa, em reconhecimento à sua contribuição na área da educação e aos serviços prestados à comunidade de Pedro Afonso - TO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -652,1148 +911,2201 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1523/requerimento_n_001_gabinete_-_vereador_mineurto_soares.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1521/ccf24022026_0012_requerimento_protocolado_no_002-2026_vereador_antonio_marcos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1522/ccf25022026_0003_requerimento_no_003-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1499/requerimento_n_001-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1500/requerimento_n_002-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1501/requerimento_n_003-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1502/requerimento_n_004-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1503/requerimento_n_005-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1524/requerimento_no007_gabinete_-_vereador_pedro_vinicius.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1507/projeto_de_resolucao_no_1_de_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1506/projeto_de_resolucao_no_2_de_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1505/projeto_de_resolucao_no_3_de_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1504/projeto_de_resolucao_no_004_de_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1498/projeto_de_resolucao_n_005_de_21_de_janeiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1536/autografo_de_lei_no01...pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1519/autografo_de_lei_no002-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1520/autografo_de_lei_no003-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1525/lei_no001-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1526/projeto_de_lei_no002-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1508/ccf10022026_0004_edital_de_convocacao.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1533/projeto_de_lei_no01.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1509/ccf10022026_0001_parecer_numero_0_1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1510/ccf10022026_parecer_numero_02.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1511/ccf10022026_0002_parecer_numero_03.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1512/ccf10022026_0003_parecer_numero_04.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1513/ccf10022026_0004_parecer_numero_05.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1514/ccf10022026_0005_parecer_numero_01.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1515/ccf10022026_0006_parecer_numero_02.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1516/ccf10022026_0007_parecer_numero_03.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1517/ccf10022026_0008_parecer_numero_01.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1518/ccf10022026_0009_parecer_numero_02.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1527/parecer_de_comicao_de_financas.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1528/parecer_de_comicao_da_administracao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1529/parecer_de_comissao_de_constituicao.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1530/parecer_da_comicao_de_financas.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1531/parecer_da_comissao_de_administracao.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1532/parecer_da_constituicao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1534/parecer_das_comicoes_no003.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1535/parecer_das_comicoes__no006.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1547/requerimento_no001_do_vereador_jose_ribamar_coelho.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1548/requerimento_no02_vereador_jose_ribamar_coelho.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1558/requerimento_no03_vereador_coelho.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1544/requerimento_no_002_vereador_mirneuto___aprovado_no_juridico.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1549/requerimento_n03_vereador_mirneuton...pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1563/mirneuton_soares.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1562/mirneuton_soares...pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1561/mirneuton_soares_...pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1523/requerimento_n_001_gabinete_-_vereador_mineurto_soares.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1521/ccf24022026_0012_requerimento_protocolado_no_002-2026_vereador_antonio_marcos.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1522/ccf25022026_0003_requerimento_no_003-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1551/requerimento_no_004-2026_-_retirada_ou_realocacao_de_placas_de_sinalizacao_bem_como_a_construcao_de_redutores_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1499/requerimento_n_001-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1500/requerimento_n_002-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1501/requerimento_n_003-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1502/requerimento_n_004-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1503/requerimento_n_005-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1524/requerimento_no007_gabinete_-_vereador_pedro_vinicius.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1543/requerimento_n009_vereador_pedro_berlamino.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1546/requerimento_no_10_vereador_pedro_belarmino.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1552/requerimento_no_011-2026_-_solicitacao_de_um_terreno_para_a_construcao_de_um_parque_destinado_ao_setor_agroindustrial.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1553/requerimento_no_012-2026_-solicita_informacoes_acerca_da_realizacao_de__testes_para_verificacao_do_nivel_de_contaminacao__por_agrotoxicos_na_agua.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1556/requerimento_no013.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1554/requerimento_no_014-2026_-_recuperacao_de_estrada_vicinal_na_comunidade_do_bananal_trecho_da_propriedade_do_sr._joel_e_vizinhos.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1555/requerimento_no_015-2026_-_solicita_que_promova_o_reconhecimento_do_setor_canada_como_area_de_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1564/pedro_vinicius_martins_belarmino.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1575/requerimento_n017-2026__vereador_pedro_vinicius.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1576/requerimento_n018-2026__vereador_pedro_vinicius.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1542/requerimento_do_vereador_romulo_cesar_soares_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1545/requerimento_no03___romulo..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1565/vereador_romulo_soares.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1550/requerimento_no_001-2026_-_requer_ao_poder_executivo_municipal_a_disponibilizacao_de_veiculo_para_auxiliar_no_transporte_de_mudanca.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1507/projeto_de_resolucao_no_1_de_2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1506/projeto_de_resolucao_no_2_de_2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1505/projeto_de_resolucao_no_3_de_2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1504/projeto_de_resolucao_no_004_de_2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1498/projeto_de_resolucao_n_005_de_21_de_janeiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1559/projeto_de_resolucao_no_001_de_06_de_abril_2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1572/projeto_de_resolucao_n001.2026_andreia_s._costa.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1536/autografo_de_lei_no01...pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1519/autografo_de_lei_no002-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1520/autografo_de_lei_no003-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1573/autografo_de_lei_n004.2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1574/autografo_de_lei_n_005_do_projeto_de_lei_n001._2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1525/lei_no001-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1526/projeto_de_lei_no002-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1508/ccf10022026_0004_edital_de_convocacao.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1533/projeto_de_lei_no01.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1569/projeto_de_lei_n001.2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1570/projeto_de_lei_no001.2026_da_lei_n006.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1538/mocao_de_aplausos_no001.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1537/mocao_de_aplausos_no001.._1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1509/ccf10022026_0001_parecer_numero_0_1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1510/ccf10022026_parecer_numero_02.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1511/ccf10022026_0002_parecer_numero_03.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1512/ccf10022026_0003_parecer_numero_04.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1513/ccf10022026_0004_parecer_numero_05.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1514/ccf10022026_0005_parecer_numero_01.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1515/ccf10022026_0006_parecer_numero_02.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1516/ccf10022026_0007_parecer_numero_03.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1517/ccf10022026_0008_parecer_numero_01.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1518/ccf10022026_0009_parecer_numero_02.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1527/parecer_de_comicao_de_financas.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1528/parecer_de_comicao_da_administracao.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1529/parecer_de_comissao_de_constituicao.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1530/parecer_da_comicao_de_financas.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1531/parecer_da_comissao_de_administracao.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1532/parecer_da_constituicao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1534/parecer_das_comicoes_no003.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1535/parecer_das_comicoes__no006.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1539/parecer_da_comicaoes_de_constituicao_justica_e_cidadania_no009.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1540/parecer_da_comicoes_cidadania_e_direitos_humano_no001.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1541/parecer_no_010__da_comissao_de_constituicao_justica_e_redacao....pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1560/parecer_da_comissao_de_constituicao_justica_e_redacao_no013.2026_do_projeto_de_resolucao_no006.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1566/parecer_n007_da_comissao_de_financas_tributacao_fiscalizacao_e_controle_sobre_o_projeto_de_lei_n001.2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1567/parecer_n011__da_comissao_de_constituicao_justica_e_redacao_do_projeto_de_lei_n001.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1568/parecer_n12__da_comissao_de_constituicao_justica_e_redacao_sobre_o_projeto_de_lei_n_001._2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://64.23.167.191/sapl/public/materialegislativa/2026/1571/parecer_da_comissao_n015_do_projeto_de_resolucao__n001-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H40"/>
+  <dimension ref="A1:H79"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="37.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="100.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="137" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="200.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
-        <v>1523</v>
+        <v>1547</v>
       </c>
       <c r="B2">
         <v>2026</v>
       </c>
       <c r="C2">
         <v>1</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
-        <v>1521</v>
+        <v>1548</v>
       </c>
       <c r="B3">
         <v>2026</v>
       </c>
       <c r="C3">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G3" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="H3" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>1522</v>
+        <v>1558</v>
       </c>
       <c r="B4">
         <v>2026</v>
       </c>
       <c r="C4">
         <v>3</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="G4" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="H4" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>1499</v>
+        <v>1544</v>
       </c>
       <c r="B5">
         <v>2026</v>
       </c>
       <c r="C5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F5" t="s">
         <v>18</v>
       </c>
-      <c r="F5" t="s">
+      <c r="G5" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="G5" s="1" t="s">
+      <c r="H5" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>1500</v>
+        <v>1549</v>
       </c>
       <c r="B6">
         <v>2026</v>
       </c>
       <c r="C6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
+        <v>17</v>
+      </c>
+      <c r="F6" t="s">
         <v>18</v>
       </c>
-      <c r="F6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H6" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>1501</v>
+        <v>1563</v>
       </c>
       <c r="B7">
         <v>2026</v>
       </c>
       <c r="C7">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
+        <v>17</v>
+      </c>
+      <c r="F7" t="s">
         <v>18</v>
       </c>
-      <c r="F7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H7" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>1502</v>
+        <v>1562</v>
       </c>
       <c r="B8">
         <v>2026</v>
       </c>
       <c r="C8">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
+        <v>17</v>
+      </c>
+      <c r="F8" t="s">
         <v>18</v>
       </c>
-      <c r="F8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>1503</v>
+        <v>1561</v>
       </c>
       <c r="B9">
         <v>2026</v>
       </c>
       <c r="C9">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
+        <v>17</v>
+      </c>
+      <c r="F9" t="s">
         <v>18</v>
       </c>
-      <c r="F9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H9" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>1524</v>
+        <v>1523</v>
       </c>
       <c r="B10">
         <v>2026</v>
       </c>
       <c r="C10">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
+        <v>29</v>
+      </c>
+      <c r="F10" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>30</v>
       </c>
       <c r="H10" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>1507</v>
+        <v>1521</v>
       </c>
       <c r="B11">
         <v>2026</v>
       </c>
       <c r="C11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" t="s">
+        <v>29</v>
+      </c>
+      <c r="F11" t="s">
         <v>32</v>
       </c>
-      <c r="E11" t="s">
+      <c r="G11" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="F11" t="s">
+      <c r="H11" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>1506</v>
+        <v>1522</v>
       </c>
       <c r="B12">
         <v>2026</v>
       </c>
       <c r="C12">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D12" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" t="s">
+        <v>29</v>
+      </c>
+      <c r="F12" t="s">
         <v>32</v>
       </c>
-      <c r="E12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G12" s="1" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="H12" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>1505</v>
+        <v>1551</v>
       </c>
       <c r="B13">
         <v>2026</v>
       </c>
       <c r="C13">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D13" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" t="s">
+        <v>29</v>
+      </c>
+      <c r="F13" t="s">
         <v>32</v>
       </c>
-      <c r="E13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G13" s="1" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="H13" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>1504</v>
+        <v>1499</v>
       </c>
       <c r="B14">
         <v>2026</v>
       </c>
       <c r="C14">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D14" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="F14" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H14" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>1498</v>
+        <v>1500</v>
       </c>
       <c r="B15">
         <v>2026</v>
       </c>
       <c r="C15">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D15" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="F15" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>43</v>
       </c>
       <c r="H15" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>1536</v>
+        <v>1501</v>
       </c>
       <c r="B16">
         <v>2026</v>
       </c>
       <c r="C16">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D16" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" t="s">
+        <v>39</v>
+      </c>
+      <c r="F16" t="s">
+        <v>40</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="E16" t="s">
+      <c r="H16" t="s">
         <v>46</v>
-      </c>
-[...7 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>1519</v>
+        <v>1502</v>
       </c>
       <c r="B17">
         <v>2026</v>
       </c>
       <c r="C17">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D17" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="F17" t="s">
+        <v>40</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="G17" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H17" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>1520</v>
+        <v>1503</v>
       </c>
       <c r="B18">
         <v>2026</v>
       </c>
       <c r="C18">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D18" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="F18" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="H18" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>1525</v>
+        <v>1524</v>
       </c>
       <c r="B19">
         <v>2026</v>
       </c>
       <c r="C19">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D19" t="s">
-        <v>54</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>55</v>
+        <v>39</v>
       </c>
       <c r="F19" t="s">
-        <v>56</v>
+        <v>40</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="H19" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>1526</v>
+        <v>1543</v>
       </c>
       <c r="B20">
         <v>2026</v>
       </c>
       <c r="C20">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="D20" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" t="s">
+        <v>39</v>
+      </c>
+      <c r="F20" t="s">
+        <v>40</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H20" t="s">
         <v>54</v>
-      </c>
-[...10 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>1508</v>
+        <v>1546</v>
       </c>
       <c r="B21">
         <v>2026</v>
       </c>
       <c r="C21">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="D21" t="s">
-        <v>59</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="F21" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="H21" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>1533</v>
+        <v>1552</v>
       </c>
       <c r="B22">
         <v>2026</v>
       </c>
       <c r="C22">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="D22" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="E22" t="s">
-        <v>64</v>
+        <v>39</v>
       </c>
       <c r="F22" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="H22" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>1509</v>
+        <v>1553</v>
       </c>
       <c r="B23">
         <v>2026</v>
       </c>
       <c r="C23">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="D23" t="s">
-        <v>66</v>
+        <v>8</v>
       </c>
       <c r="E23" t="s">
-        <v>67</v>
+        <v>39</v>
       </c>
       <c r="F23" t="s">
-        <v>68</v>
+        <v>40</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="H23" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>1510</v>
+        <v>1556</v>
       </c>
       <c r="B24">
         <v>2026</v>
       </c>
       <c r="C24">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="D24" t="s">
-        <v>66</v>
+        <v>8</v>
       </c>
       <c r="E24" t="s">
-        <v>67</v>
+        <v>39</v>
+      </c>
+      <c r="F24" t="s">
+        <v>40</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="H24" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>1511</v>
+        <v>1554</v>
       </c>
       <c r="B25">
         <v>2026</v>
       </c>
       <c r="C25">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="D25" t="s">
-        <v>66</v>
+        <v>8</v>
       </c>
       <c r="E25" t="s">
-        <v>67</v>
+        <v>39</v>
       </c>
       <c r="F25" t="s">
-        <v>68</v>
+        <v>40</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="H25" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>1512</v>
+        <v>1555</v>
       </c>
       <c r="B26">
         <v>2026</v>
       </c>
       <c r="C26">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="D26" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F26" t="s">
+        <v>40</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H26" t="s">
         <v>66</v>
-      </c>
-[...10 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>1513</v>
+        <v>1564</v>
       </c>
       <c r="B27">
         <v>2026</v>
       </c>
       <c r="C27">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="D27" t="s">
-        <v>66</v>
+        <v>8</v>
       </c>
       <c r="E27" t="s">
+        <v>39</v>
+      </c>
+      <c r="F27" t="s">
+        <v>40</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="F27" t="s">
+      <c r="H27" t="s">
         <v>68</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>1514</v>
+        <v>1575</v>
       </c>
       <c r="B28">
         <v>2026</v>
       </c>
       <c r="C28">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="D28" t="s">
-        <v>66</v>
+        <v>8</v>
       </c>
       <c r="E28" t="s">
-        <v>67</v>
+        <v>39</v>
       </c>
       <c r="F28" t="s">
-        <v>79</v>
+        <v>40</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>80</v>
+        <v>69</v>
       </c>
       <c r="H28" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>1515</v>
+        <v>1576</v>
       </c>
       <c r="B29">
         <v>2026</v>
       </c>
       <c r="C29">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="D29" t="s">
-        <v>66</v>
+        <v>8</v>
       </c>
       <c r="E29" t="s">
-        <v>67</v>
+        <v>39</v>
       </c>
       <c r="F29" t="s">
-        <v>79</v>
+        <v>40</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="H29" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>1516</v>
+        <v>1542</v>
       </c>
       <c r="B30">
         <v>2026</v>
       </c>
       <c r="C30">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D30" t="s">
-        <v>66</v>
+        <v>8</v>
       </c>
       <c r="E30" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="F30" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="H30" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>1517</v>
+        <v>1545</v>
       </c>
       <c r="B31">
         <v>2026</v>
       </c>
       <c r="C31">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="D31" t="s">
-        <v>66</v>
+        <v>8</v>
       </c>
       <c r="E31" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="F31" t="s">
-        <v>83</v>
+        <v>74</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="H31" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>1518</v>
+        <v>1565</v>
       </c>
       <c r="B32">
         <v>2026</v>
       </c>
       <c r="C32">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="D32" t="s">
-        <v>66</v>
+        <v>8</v>
       </c>
       <c r="E32" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="F32" t="s">
-        <v>83</v>
+        <v>74</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="H32" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>1527</v>
+        <v>1550</v>
       </c>
       <c r="B33">
         <v>2026</v>
       </c>
       <c r="C33">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="D33" t="s">
-        <v>66</v>
+        <v>8</v>
       </c>
       <c r="E33" t="s">
-        <v>67</v>
+        <v>81</v>
       </c>
       <c r="F33" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="H33" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>1528</v>
+        <v>1507</v>
       </c>
       <c r="B34">
         <v>2026</v>
       </c>
       <c r="C34">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="D34" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="E34" t="s">
-        <v>67</v>
+        <v>86</v>
       </c>
       <c r="F34" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>88</v>
       </c>
       <c r="H34" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>1529</v>
+        <v>1506</v>
       </c>
       <c r="B35">
         <v>2026</v>
       </c>
       <c r="C35">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="D35" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="E35" t="s">
-        <v>67</v>
+        <v>86</v>
       </c>
       <c r="F35" t="s">
-        <v>68</v>
+        <v>87</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H35" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>1530</v>
+        <v>1505</v>
       </c>
       <c r="B36">
         <v>2026</v>
       </c>
       <c r="C36">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="D36" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="E36" t="s">
-        <v>67</v>
+        <v>86</v>
       </c>
       <c r="F36" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="H36" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>1531</v>
+        <v>1504</v>
       </c>
       <c r="B37">
         <v>2026</v>
       </c>
       <c r="C37">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="D37" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="E37" t="s">
-        <v>67</v>
+        <v>86</v>
       </c>
       <c r="F37" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="H37" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>1532</v>
+        <v>1498</v>
       </c>
       <c r="B38">
         <v>2026</v>
       </c>
       <c r="C38">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="D38" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="E38" t="s">
-        <v>67</v>
+        <v>86</v>
       </c>
       <c r="F38" t="s">
-        <v>68</v>
+        <v>87</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="H38" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>1534</v>
+        <v>1559</v>
       </c>
       <c r="B39">
         <v>2026</v>
       </c>
       <c r="C39">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="D39" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="E39" t="s">
-        <v>67</v>
+        <v>86</v>
       </c>
       <c r="F39" t="s">
-        <v>83</v>
+        <v>98</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="H39" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
+        <v>1572</v>
+      </c>
+      <c r="B40">
+        <v>2026</v>
+      </c>
+      <c r="C40">
+        <v>7</v>
+      </c>
+      <c r="D40" t="s">
+        <v>85</v>
+      </c>
+      <c r="E40" t="s">
+        <v>86</v>
+      </c>
+      <c r="F40" t="s">
+        <v>40</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="H40" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41">
+        <v>1536</v>
+      </c>
+      <c r="B41">
+        <v>2026</v>
+      </c>
+      <c r="C41">
+        <v>1</v>
+      </c>
+      <c r="D41" t="s">
+        <v>103</v>
+      </c>
+      <c r="E41" t="s">
+        <v>104</v>
+      </c>
+      <c r="F41" t="s">
+        <v>82</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="H41" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42">
+        <v>1519</v>
+      </c>
+      <c r="B42">
+        <v>2026</v>
+      </c>
+      <c r="C42">
+        <v>2</v>
+      </c>
+      <c r="D42" t="s">
+        <v>103</v>
+      </c>
+      <c r="E42" t="s">
+        <v>104</v>
+      </c>
+      <c r="F42" t="s">
+        <v>82</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="H42" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43">
+        <v>1520</v>
+      </c>
+      <c r="B43">
+        <v>2026</v>
+      </c>
+      <c r="C43">
+        <v>3</v>
+      </c>
+      <c r="D43" t="s">
+        <v>103</v>
+      </c>
+      <c r="E43" t="s">
+        <v>104</v>
+      </c>
+      <c r="F43" t="s">
+        <v>82</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="H43" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44">
+        <v>1573</v>
+      </c>
+      <c r="B44">
+        <v>2026</v>
+      </c>
+      <c r="C44">
+        <v>4</v>
+      </c>
+      <c r="D44" t="s">
+        <v>103</v>
+      </c>
+      <c r="E44" t="s">
+        <v>104</v>
+      </c>
+      <c r="F44" t="s">
+        <v>82</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H44" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45">
+        <v>1574</v>
+      </c>
+      <c r="B45">
+        <v>2026</v>
+      </c>
+      <c r="C45">
+        <v>5</v>
+      </c>
+      <c r="D45" t="s">
+        <v>103</v>
+      </c>
+      <c r="E45" t="s">
+        <v>104</v>
+      </c>
+      <c r="F45" t="s">
+        <v>82</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H45" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46">
+        <v>1525</v>
+      </c>
+      <c r="B46">
+        <v>2026</v>
+      </c>
+      <c r="C46">
+        <v>1</v>
+      </c>
+      <c r="D46" t="s">
+        <v>115</v>
+      </c>
+      <c r="E46" t="s">
+        <v>116</v>
+      </c>
+      <c r="F46" t="s">
+        <v>117</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H46" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47">
+        <v>1526</v>
+      </c>
+      <c r="B47">
+        <v>2026</v>
+      </c>
+      <c r="C47">
+        <v>2</v>
+      </c>
+      <c r="D47" t="s">
+        <v>115</v>
+      </c>
+      <c r="E47" t="s">
+        <v>116</v>
+      </c>
+      <c r="F47" t="s">
+        <v>117</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H47" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48">
+        <v>1508</v>
+      </c>
+      <c r="B48">
+        <v>2026</v>
+      </c>
+      <c r="C48">
+        <v>1</v>
+      </c>
+      <c r="D48" t="s">
+        <v>120</v>
+      </c>
+      <c r="E48" t="s">
+        <v>121</v>
+      </c>
+      <c r="F48" t="s">
+        <v>82</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H48" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49">
+        <v>1533</v>
+      </c>
+      <c r="B49">
+        <v>2026</v>
+      </c>
+      <c r="C49">
+        <v>1</v>
+      </c>
+      <c r="D49" t="s">
+        <v>124</v>
+      </c>
+      <c r="E49" t="s">
+        <v>125</v>
+      </c>
+      <c r="F49" t="s">
+        <v>40</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H49" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50">
+        <v>1569</v>
+      </c>
+      <c r="B50">
+        <v>2026</v>
+      </c>
+      <c r="C50">
+        <v>2</v>
+      </c>
+      <c r="D50" t="s">
+        <v>124</v>
+      </c>
+      <c r="E50" t="s">
+        <v>125</v>
+      </c>
+      <c r="F50" t="s">
+        <v>82</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="H50" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51">
+        <v>1570</v>
+      </c>
+      <c r="B51">
+        <v>2026</v>
+      </c>
+      <c r="C51">
+        <v>3</v>
+      </c>
+      <c r="D51" t="s">
+        <v>124</v>
+      </c>
+      <c r="E51" t="s">
+        <v>125</v>
+      </c>
+      <c r="F51" t="s">
+        <v>18</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H51" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52">
+        <v>1538</v>
+      </c>
+      <c r="B52">
+        <v>2026</v>
+      </c>
+      <c r="C52">
+        <v>1</v>
+      </c>
+      <c r="D52" t="s">
+        <v>131</v>
+      </c>
+      <c r="E52" t="s">
+        <v>132</v>
+      </c>
+      <c r="F52" t="s">
+        <v>18</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H52" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53">
+        <v>1537</v>
+      </c>
+      <c r="B53">
+        <v>2026</v>
+      </c>
+      <c r="C53">
+        <v>2</v>
+      </c>
+      <c r="D53" t="s">
+        <v>131</v>
+      </c>
+      <c r="E53" t="s">
+        <v>132</v>
+      </c>
+      <c r="F53" t="s">
+        <v>82</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H53" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54">
+        <v>1509</v>
+      </c>
+      <c r="B54">
+        <v>2026</v>
+      </c>
+      <c r="C54">
+        <v>1</v>
+      </c>
+      <c r="D54" t="s">
+        <v>137</v>
+      </c>
+      <c r="E54" t="s">
+        <v>138</v>
+      </c>
+      <c r="F54" t="s">
+        <v>139</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H54" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55">
+        <v>1510</v>
+      </c>
+      <c r="B55">
+        <v>2026</v>
+      </c>
+      <c r="C55">
+        <v>2</v>
+      </c>
+      <c r="D55" t="s">
+        <v>137</v>
+      </c>
+      <c r="E55" t="s">
+        <v>138</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H55" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56">
+        <v>1511</v>
+      </c>
+      <c r="B56">
+        <v>2026</v>
+      </c>
+      <c r="C56">
+        <v>3</v>
+      </c>
+      <c r="D56" t="s">
+        <v>137</v>
+      </c>
+      <c r="E56" t="s">
+        <v>138</v>
+      </c>
+      <c r="F56" t="s">
+        <v>139</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="H56" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57">
+        <v>1512</v>
+      </c>
+      <c r="B57">
+        <v>2026</v>
+      </c>
+      <c r="C57">
+        <v>4</v>
+      </c>
+      <c r="D57" t="s">
+        <v>137</v>
+      </c>
+      <c r="E57" t="s">
+        <v>138</v>
+      </c>
+      <c r="F57" t="s">
+        <v>139</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H57" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58">
+        <v>1513</v>
+      </c>
+      <c r="B58">
+        <v>2026</v>
+      </c>
+      <c r="C58">
+        <v>5</v>
+      </c>
+      <c r="D58" t="s">
+        <v>137</v>
+      </c>
+      <c r="E58" t="s">
+        <v>138</v>
+      </c>
+      <c r="F58" t="s">
+        <v>139</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H58" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59">
+        <v>1514</v>
+      </c>
+      <c r="B59">
+        <v>2026</v>
+      </c>
+      <c r="C59">
+        <v>6</v>
+      </c>
+      <c r="D59" t="s">
+        <v>137</v>
+      </c>
+      <c r="E59" t="s">
+        <v>138</v>
+      </c>
+      <c r="F59" t="s">
+        <v>150</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H59" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60">
+        <v>1515</v>
+      </c>
+      <c r="B60">
+        <v>2026</v>
+      </c>
+      <c r="C60">
+        <v>7</v>
+      </c>
+      <c r="D60" t="s">
+        <v>137</v>
+      </c>
+      <c r="E60" t="s">
+        <v>138</v>
+      </c>
+      <c r="F60" t="s">
+        <v>150</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H60" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61">
+        <v>1516</v>
+      </c>
+      <c r="B61">
+        <v>2026</v>
+      </c>
+      <c r="C61">
+        <v>8</v>
+      </c>
+      <c r="D61" t="s">
+        <v>137</v>
+      </c>
+      <c r="E61" t="s">
+        <v>138</v>
+      </c>
+      <c r="F61" t="s">
+        <v>150</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H61" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62">
+        <v>1517</v>
+      </c>
+      <c r="B62">
+        <v>2026</v>
+      </c>
+      <c r="C62">
+        <v>9</v>
+      </c>
+      <c r="D62" t="s">
+        <v>137</v>
+      </c>
+      <c r="E62" t="s">
+        <v>138</v>
+      </c>
+      <c r="F62" t="s">
+        <v>154</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H62" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63">
+        <v>1518</v>
+      </c>
+      <c r="B63">
+        <v>2026</v>
+      </c>
+      <c r="C63">
+        <v>10</v>
+      </c>
+      <c r="D63" t="s">
+        <v>137</v>
+      </c>
+      <c r="E63" t="s">
+        <v>138</v>
+      </c>
+      <c r="F63" t="s">
+        <v>154</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="H63" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64">
+        <v>1527</v>
+      </c>
+      <c r="B64">
+        <v>2026</v>
+      </c>
+      <c r="C64">
+        <v>11</v>
+      </c>
+      <c r="D64" t="s">
+        <v>137</v>
+      </c>
+      <c r="E64" t="s">
+        <v>138</v>
+      </c>
+      <c r="F64" t="s">
+        <v>150</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H64" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65">
+        <v>1528</v>
+      </c>
+      <c r="B65">
+        <v>2026</v>
+      </c>
+      <c r="C65">
+        <v>12</v>
+      </c>
+      <c r="D65" t="s">
+        <v>137</v>
+      </c>
+      <c r="E65" t="s">
+        <v>138</v>
+      </c>
+      <c r="F65" t="s">
+        <v>154</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="H65" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66">
+        <v>1529</v>
+      </c>
+      <c r="B66">
+        <v>2026</v>
+      </c>
+      <c r="C66">
+        <v>13</v>
+      </c>
+      <c r="D66" t="s">
+        <v>137</v>
+      </c>
+      <c r="E66" t="s">
+        <v>138</v>
+      </c>
+      <c r="F66" t="s">
+        <v>139</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="H66" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67">
+        <v>1530</v>
+      </c>
+      <c r="B67">
+        <v>2026</v>
+      </c>
+      <c r="C67">
+        <v>14</v>
+      </c>
+      <c r="D67" t="s">
+        <v>137</v>
+      </c>
+      <c r="E67" t="s">
+        <v>138</v>
+      </c>
+      <c r="F67" t="s">
+        <v>150</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H67" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68">
+        <v>1531</v>
+      </c>
+      <c r="B68">
+        <v>2026</v>
+      </c>
+      <c r="C68">
+        <v>15</v>
+      </c>
+      <c r="D68" t="s">
+        <v>137</v>
+      </c>
+      <c r="E68" t="s">
+        <v>138</v>
+      </c>
+      <c r="F68" t="s">
+        <v>154</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H68" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69">
+        <v>1532</v>
+      </c>
+      <c r="B69">
+        <v>2026</v>
+      </c>
+      <c r="C69">
+        <v>16</v>
+      </c>
+      <c r="D69" t="s">
+        <v>137</v>
+      </c>
+      <c r="E69" t="s">
+        <v>138</v>
+      </c>
+      <c r="F69" t="s">
+        <v>139</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="H69" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70">
+        <v>1534</v>
+      </c>
+      <c r="B70">
+        <v>2026</v>
+      </c>
+      <c r="C70">
+        <v>17</v>
+      </c>
+      <c r="D70" t="s">
+        <v>137</v>
+      </c>
+      <c r="E70" t="s">
+        <v>138</v>
+      </c>
+      <c r="F70" t="s">
+        <v>154</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H70" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71">
         <v>1535</v>
       </c>
-      <c r="B40">
-[...2 lines deleted...]
-      <c r="C40">
+      <c r="B71">
+        <v>2026</v>
+      </c>
+      <c r="C71">
         <v>18</v>
       </c>
-      <c r="D40" t="s">
-[...12 lines deleted...]
-        <v>95</v>
+      <c r="D71" t="s">
+        <v>137</v>
+      </c>
+      <c r="E71" t="s">
+        <v>138</v>
+      </c>
+      <c r="F71" t="s">
+        <v>139</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H71" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72">
+        <v>1539</v>
+      </c>
+      <c r="B72">
+        <v>2026</v>
+      </c>
+      <c r="C72">
+        <v>19</v>
+      </c>
+      <c r="D72" t="s">
+        <v>137</v>
+      </c>
+      <c r="E72" t="s">
+        <v>138</v>
+      </c>
+      <c r="F72" t="s">
+        <v>139</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="H72" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73">
+        <v>1540</v>
+      </c>
+      <c r="B73">
+        <v>2026</v>
+      </c>
+      <c r="C73">
+        <v>20</v>
+      </c>
+      <c r="D73" t="s">
+        <v>137</v>
+      </c>
+      <c r="E73" t="s">
+        <v>138</v>
+      </c>
+      <c r="F73" t="s">
+        <v>170</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H73" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74">
+        <v>1541</v>
+      </c>
+      <c r="B74">
+        <v>2026</v>
+      </c>
+      <c r="C74">
+        <v>21</v>
+      </c>
+      <c r="D74" t="s">
+        <v>137</v>
+      </c>
+      <c r="E74" t="s">
+        <v>138</v>
+      </c>
+      <c r="F74" t="s">
+        <v>139</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="H74" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75">
+        <v>1560</v>
+      </c>
+      <c r="B75">
+        <v>2026</v>
+      </c>
+      <c r="C75">
+        <v>22</v>
+      </c>
+      <c r="D75" t="s">
+        <v>137</v>
+      </c>
+      <c r="E75" t="s">
+        <v>138</v>
+      </c>
+      <c r="F75" t="s">
+        <v>139</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H75" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76">
+        <v>1566</v>
+      </c>
+      <c r="B76">
+        <v>2026</v>
+      </c>
+      <c r="C76">
+        <v>23</v>
+      </c>
+      <c r="D76" t="s">
+        <v>137</v>
+      </c>
+      <c r="E76" t="s">
+        <v>138</v>
+      </c>
+      <c r="F76" t="s">
+        <v>150</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="H76" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77">
+        <v>1567</v>
+      </c>
+      <c r="B77">
+        <v>2026</v>
+      </c>
+      <c r="C77">
+        <v>24</v>
+      </c>
+      <c r="D77" t="s">
+        <v>137</v>
+      </c>
+      <c r="E77" t="s">
+        <v>138</v>
+      </c>
+      <c r="F77" t="s">
+        <v>139</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H77" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78">
+        <v>1568</v>
+      </c>
+      <c r="B78">
+        <v>2026</v>
+      </c>
+      <c r="C78">
+        <v>25</v>
+      </c>
+      <c r="D78" t="s">
+        <v>137</v>
+      </c>
+      <c r="E78" t="s">
+        <v>138</v>
+      </c>
+      <c r="F78" t="s">
+        <v>139</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="H78" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79">
+        <v>1571</v>
+      </c>
+      <c r="B79">
+        <v>2026</v>
+      </c>
+      <c r="C79">
+        <v>26</v>
+      </c>
+      <c r="D79" t="s">
+        <v>137</v>
+      </c>
+      <c r="E79" t="s">
+        <v>138</v>
+      </c>
+      <c r="F79" t="s">
+        <v>139</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H79" t="s">
+        <v>182</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>