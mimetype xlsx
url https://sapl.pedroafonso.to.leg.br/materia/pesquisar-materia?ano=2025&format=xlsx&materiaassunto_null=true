--- v2 (2026-03-14)
+++ v3 (2026-06-13)
@@ -90,51 +90,51 @@
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2025/749/04_-_indicacao_no_007-2025_-_10_-_02_-ver._pedro_-_abertura_de_concurso_publico.pdf</t>
   </si>
   <si>
     <t>Indicação nº 002/2025 - Ver. Pedro Vinicius: INDICA ao Excelentíssimo Senhor Prefeito Municipal que seja realizado um estudo detalhado sobre a necessidade de abertura de concurso público no âmbito do Município, contemplando as áreas onde há maior demanda e deficiência de pessoal.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2025/750/05_-_indicacao_no_002-2025_-_12_-_02_-_ver._pedro_-_cliacao_de_uma_clinica_veterinaria..pdf</t>
   </si>
   <si>
     <t>Indicação nº 007/2025 - Ver. Pedro Vinicius: INDICA ao Poder Executivo Municipal a criação de uma clínica veterinária no município de Pedro Afonso/TO.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2025/751/06_-_indicacao_no_006-2025_-_12-02_-_ver._pedro_-_cronstrucao_de_uma_clinica_de_saude_para_mulheres..pdf</t>
   </si>
   <si>
     <t>Indicação nº 006/2025 - Ver. Pedro Vinicius: INDICA ao Poder Executivo Municipal a construção de uma Clínica de Saúde específica para mulheres, com a devida infraestrutura e todos os recursos necessários para diagnóstico e tratamento de patologias femininas.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2025/752/07_-_indicacao_no_008-2025_-_13-02_-_ver._pedro_-_criacao_de_centro_de_recuperacao_e_apoio_dependetes_quimicos..pdf</t>
   </si>
   <si>
     <t>Indicação nº 008/2025 - Ver. Pedro Vinicius: INDICA ao Poder Executivo Municipal a criação de um Centro de Recuperação e Apoio aos dependentes químicos, no município de Pedro Afonso/TO.</t>
   </si>
   <si>
-    <t>SEBASTIÃO FABRICIO</t>
+    <t>FABRICIO MARTINS</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2025/753/08_-_indicacao_no_001-2025_-_14-02_-_ver._fabricio_-_extensao_de_canteiro_central_avenida_pedro_marinao.pdf</t>
   </si>
   <si>
     <t>Indicação nº 01/2025 - Ver. Sebastião Fabrício: INDICA ao Senhor Prefeito Municipal a extensão do canteiro central na Avenida Pedro Mariano dos Santos, iniciando em frente a sorveteria Só Frio até onde for possível, com a implantação de iluminação de led.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2025/754/09_-_indicacao_no_002-2025_-_14-02_-_ver._fabricio_-__doacao_de_terreno_setor_portelinha..pdf</t>
   </si>
   <si>
     <t>Indicação nº 02/2025 - Ver. Sebastião Fabrício: INDICA ao Senhor Prefeito Municipal o pedido de doação do terreno situado no Setor Portelinha para a construção de uma Igreja Católica.</t>
   </si>
   <si>
     <t>AGNALDO LIMA</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2025/776/indicacao_no001-2025_-_24-02-2025a_construcao_creche_no_setor_canavieiras.pdf</t>
   </si>
   <si>
     <t>Indicação nº 001/2025 - Ver. Agnaldo Lima: INDICA ao Poder Executivo Municipal a CONSTRUÇÃO DE UMA CRECHE no Setor Canavieiras em Pedro Afonso/TO.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2025/777/indicacao_no002-2025_24-02-2025_construcao_praca_publica_setor_portelinha.pdf</t>
   </si>
@@ -1212,53 +1212,53 @@
     <t>"INSTITUI PROGRAMA DE RECUPERAÇÃO FISCAL - REFIS PEDRO AFONSO/2025 - DO MUNICÍPIO DE PEDRO AFONSO, ESTADO DO TOCANTINS, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2025/770/projeto_de_resolucao_no_001-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 001, DE 31 DE JANEIRO DE 2025: "AUTORIZA O PODER LEGISLATIVO MUNICIPAL A FIRMAR CONVÊNIO COM_x000D_
 INSTITUIÇÕES FINANCEIRAS E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2025/771/projeto_de_resolucao_no_002-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 002, DE 31 DE JANEIRO DE 2025: "DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER À_x000D_
 NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO CÂMARA DE PEDRO AfONSO, NOS TERMOS DO ART. 37, IX, DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>AGNALDO LIMA_x000D_
 ANTONIO NETO_x000D_
+FABRICIO MARTINS_x000D_
 MARQUIM CATABRIGA_x000D_
-MIRNEUTON SOARES_x000D_
-SEBASTIÃO FABRICIO</t>
+MIRNEUTON SOARES</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2025/790/projeto_de_resolucao_no_003-2025_-_dispoe_sobre_a_reestruturacao_do_quadro_comissionado_da_camara_municipal_de_pedro_afonso_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO QUADRO COMISSIONADO DA CÂMARA MUNICIPAL DE PEDRO AFONSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2025/817/projeto_de_resolucao_n001-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 001/2025, Ver. Pedro Belarmino: Autoriza a Mesa Diretora da Câmara Municipal de Pedro Afonso - TO, a conceder o Título de Cidadão Pedroafonsino ao senhor Olyntho Garcia de Oliveira Neto.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2025/821/projeto_de_resolucao_no_004_de_17_marco_de_2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 004/2025, Ver. Marquim Catabriga: DISPÕE SOBRE A INSTITUIÇÃO DAS SESSÕES ITINERANTES DA CÂMARA_x000D_
 MUNICIPAL DE PEDRO AFONSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2025/1031/projeto_de_resolucoaao_n01-2025_autoriza_a_mesa_diretora_da_camara_mun._de_pedro_afonso_-to_conceder_o_titulo_cidadaa_pedroafosina.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 001/2025, Ver. Sebastião Fabrício: Autoriza a Mesa Diretora da Câmara Municipal de Pedro Afonso - TO, a conceder o Título de Cidadã Pedroafonsino a senhora Renata Maynne Neres Lompa.</t>
@@ -1345,53 +1345,53 @@
     <t>http://64.23.167.191/sapl/public/materialegislativa/2025/1431/projeto_de_resolucao_na006-2025_concede_o_titulo_de_cidadao_pedroafonsino_ao_sr._luan_natanael_nunes_silva.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 006/2025, Ver. Lili Benício: "Concede título de cidadão pedro-afonsino ao senhor Luan Natanael Nunes Silva, em reconhecimento aos relevantes serviços prestados ao Município de Pedro Afonso, especialmente na área da saúde pública, onde vem atuando com dedicação, competência e compromisso social".</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2025/1432/projeto_de_resolucao_na007-2025_concede_titulo_de_cidada_pedroafonsina_a_sra_josirene_maria_a._de_araujo.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 007/2025, Ver. Lili Benício: "Concede título de cidadã pedro-afonsina à senhora Josirene Maria Alves de Araújo, em reconhecimento aos relevantes serviços prestados ao Município de Pedro Afonso, especialmente na área da saúde, por meio de seu trabalho dedicado, ético e humanizado como fisioterapeuta".</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2025/1463/projeto_de_resolucao_no_006-2025_-_atualizacao_auxilio_alimentacao_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 006/2025, Ver. Marquim Catabriga: Dispõe sobre a atualização dos valores do auxílio - alimentação concedido no âmbito da Câmara Municipal de Pedro Afonso, revoga a Resolução n° 014/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2025/1472/projeto_de_resolucao_no_004-2025_titulo_de_cidadao_hiromi.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 004/2025, Ver. Pedro Belarmino: "Concede Titulo de Cidadão Pedroafonsino ao Mário Hiromi Okuyama e dá outras providências."</t>
   </si>
   <si>
     <t>ANTONIO NETO_x000D_
+FABRICIO MARTINS_x000D_
 LILI BENÍCIO_x000D_
-MARQUIM CATABRIGA_x000D_
-SEBASTIÃO FABRICIO</t>
+MARQUIM CATABRIGA</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2025/1473/projeto_de_resolucao_no_002-2025_titulo_de_cidadao_vilmar_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 002/2025, Ver. Marquim Catabriga, Lili Benício, Antônio Neto e Sebastião Fabrício: "Concede Titulo de Cidadão Pedroafonsino ao Deputado Estadual Vilmar do Detran, em reconhecimento aos relevantes serviços prestados e à contribuição significativa ao desenvolvimento do município de Pedro Afonso - TO."</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2025/1489/projeto_de_resolucao_na06_de_12_de_dezembro_de_2025_dispoe_sobre_a_atualizacao_dos_valores_do_auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização dos valores do auxílio-alimentação concedido no âmbito da Câmara Municipal de Pedro Afonso, revoga a Resolução n° 014/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>AUTL</t>
   </si>
   <si>
     <t>Autógrafo de Lei</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2025/732/autografo_de_lei_no_001-2025_-_dispoe_sobre_valor_de_salario_minimo_a_vigorar_a_partir_de_1o_de_janeiro_de_2025._2.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE VALOR DE SALÁRIO MÍNIMO A VIGORAR A PARTIR DE 1º DE JANEIRO DE 2025."</t>
   </si>
@@ -2070,57 +2070,57 @@
   </si>
   <si>
     <t>Concede Moção de Aplausos ao jovem atleta João Vitor Fortuna Basso, pelo brilhante desempenho no jiu-jitsus, esporte no qual vem colecionando conquistas e elevando o nome de Pedro Afonso em competições regionais estaduais e internacionais.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2025/998/mocoaao_de_aplausos_n_001-2025_-_concede_mocoaao_de_aplausos_ao_senhor_martinho_lino..pdf</t>
   </si>
   <si>
     <t>Moção de aplausos n° 001/2025 Ver. José de Ribamar: "Concede Moção de Aplausos ao senhor Martinho Lino da Silva, cidadão exemplar, cuja trajetória é símbolo de dedicação, superação e amor incondicional pela educação e pelo desenvolvimento comunitário.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2025/1332/mocao_de_aplausos_na001-2025.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos n° 001/2025 Ver. Agnaldo Lima: "Concede Moção de Aplausos ao Comando e Subcomando do 3° Batalhão da Polícia Militar do Estado do Tocantins, bem como à tropa que o integra, em reconhecimento à gestão, liderança e resultados.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2025/1387/mocao_n_004-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 004/2025 - Ver. Pedro Belarmino - "Concede Moção de Aplausos ao senhor Mark Frank Lemos Cavalcante, fundador do Supermercado Lemos, e ao próprio estabelecimento, em reconhecimento à sua destacada trajetória empreendedora e à relevante contribuição para o desenvolvimento econômico e social de Pedro Afonso."</t>
   </si>
   <si>
     <t>AGNALDO LIMA_x000D_
 ANTONIO NETO_x000D_
+FABRICIO MARTINS_x000D_
 JOSE DE RIBAMAR COELHO_x000D_
 LILI BENÍCIO_x000D_
 MARQUIM CATABRIGA_x000D_
 MIRNEUTON SOARES_x000D_
 PEDRO BELARMINO_x000D_
-ROMULO SOARES_x000D_
-SEBASTIÃO FABRICIO</t>
+ROMULO SOARES</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2025/1412/mocao_aplausos_na004-2025_concede_mocao_de_aplausos_ao_conselheiro_dr._andre_matos.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 004/2025: Concede Moção de Aplausos ao Conselheiro Dr. André Matos, Presidente da 6° Relatoria do Tribunal de Contas do Estado do Tocantins, e a toda sua equipe, em reconhecimento ao relevante trabalho prestado à administração pública municipal tocantinense.</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2025/1413/mocao_de_aplausos_na005-2025_concede_mocao_de_aplausos_ao_dr._vinicius_pires__cardiologista.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos n° 005/2025 Ver. Marquim Catabriga: "Concede Moção de Aplausos ao Dr. Vinícius Pires, Cardiologista, pelo excelente trabalho e dedicação à saúde da comunidade de Pedro Afonso, com atendimento especializado e humanizado que contribui para a melhoria da qualidade de vida dos cidadãos."</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer das Comissões</t>
   </si>
   <si>
     <t>CPR - Comissão Provisória Reunida</t>
   </si>
   <si>
     <t>http://64.23.167.191/sapl/public/materialegislativa/2025/739/parecer_da_comissao_provisaria_reunida_no_001-2025_-_dispoe_sobre_valor_de_salario_minimo_a_vigorar_a_partir_de_1o_de_janeiro_de_2025..pdf</t>
   </si>